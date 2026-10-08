--- v1 (2026-10-08)
+++ v2 (2026-10-08)
@@ -281,63 +281,63 @@
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Plus</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Montage, utilisation et démontage des échafaudages de pied (R408) - personnels travaillant sur les échafaudages + Montage, utilisation et démontage des échafaudages roulants (R457)</x:t>
   </x:si>
   <x:si>
     <x:t>Monter, démonter, utiliser et réaliser la vérification journalière des échafaudages de pied - ECX037</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Matériel chantier</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
@@ -1429,193 +1429,194 @@
       <x:c r="R9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>606882</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>22297</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="Q10" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="R10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="Q10" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>598171</x:v>
+        <x:v>606881</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>22297</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>606881</x:v>
+        <x:v>598171</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>22297</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>598229</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>78</x:v>
@@ -1926,51 +1927,51 @@
       <x:c r="I19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>619326</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -2081,100 +2082,100 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>619328</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>640423</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -2183,100 +2184,100 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>640424</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>619327</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>