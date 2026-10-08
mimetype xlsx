--- v1 (2026-10-08)
+++ v2 (2026-10-08)
@@ -428,66 +428,66 @@
   <x:si>
     <x:t>Peinture art</x:t>
   </x:si>
   <x:si>
     <x:t>LAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faux bois</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>Peinture décorative</x:t>
   </x:si>
   <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>12/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faux ciels</x:t>
   </x:si>
   <x:si>
     <x:t>Dessin art</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le dessin d'architecture à l'aquarelle</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
@@ -2837,51 +2837,51 @@
       <x:c r="K32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>614833</x:v>
+        <x:v>643722</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>24</x:v>
@@ -2889,51 +2889,51 @@
       <x:c r="K33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>643722</x:v>
+        <x:v>643723</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -2944,51 +2944,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>643723</x:v>
+        <x:v>614833</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>24</x:v>
@@ -3268,54 +3268,54 @@
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>45057</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>614941</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40464</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>