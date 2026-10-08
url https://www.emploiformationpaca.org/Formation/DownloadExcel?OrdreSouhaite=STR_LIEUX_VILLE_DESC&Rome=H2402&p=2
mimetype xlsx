--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -260,87 +260,87 @@
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional Les Coteaux</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Métiers de la couture et de la confection</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
-    <x:t>84000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>formation mixte</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>LP Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Broderie numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Marjorie Bernadac Robilliard - Patchwork Passion</x:t>
   </x:si>
   <x:si>
     <x:t>06620</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Broderie mécanique</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
@@ -1345,165 +1345,164 @@
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>597184</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s"/>
+      <x:c r="E10" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>547059</x:v>
+        <x:v>559038</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
-      <x:c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>559038</x:v>
+        <x:v>547059</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -1521,338 +1520,337 @@
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>597179</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>552430</x:v>
+        <x:v>597182</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s"/>
+      <x:c r="E14" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>597182</x:v>
+        <x:v>552430</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>552429</x:v>
+        <x:v>607757</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>607757</x:v>
+        <x:v>552429</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>607758</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>