--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -491,80 +491,80 @@
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours ingénierie du son à l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Musique Klezmer</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chant Oriental</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La kora : l'héritage, les accords et techniques, la composition</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/08/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Le dessin d'observation</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Dessin art</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le dessin d'architecture à l'aquarelle</x:t>
@@ -704,60 +704,60 @@
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Du studio à la scène avec Ableton live</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours écritures critiques, recherche et didactique de l'image</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention acoustique et musicologie parcours ingénierie et conception sonore</x:t>
   </x:si>
   <x:si>
     <x:t>Acoustique</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention acoustique et musicologie parcours musiques, technologies et humanités</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention arts parcours arts plastiques et sciences de l'art</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention cinéma et audiovisuel parcours écritures documentaires : recherche et création</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention arts parcours arts de la scène</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Master mention cinéma et audiovisuel parcours écritures documentaires : recherche et création</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Musicien des musiques actuelles</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle de la Musique - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>CFPM</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>Musicien enseignant</x:t>
   </x:si>
@@ -3913,589 +3913,589 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>538725</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>45083</x:v>
+        <x:v>45082</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>638211</x:v>
+        <x:v>633638</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>638450</x:v>
+        <x:v>636176</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>117</x:v>
-[...1 lines deleted...]
-      <x:c r="C49" s="3" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J49" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>45083</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>635741</x:v>
+        <x:v>592096</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>45082</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>576152</x:v>
+        <x:v>581041</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>632985</x:v>
+        <x:v>536105</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>126</x:v>
-[...1 lines deleted...]
-      <x:c r="C52" s="15" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="J52" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>45082</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>633638</x:v>
+        <x:v>576152</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>592096</x:v>
+        <x:v>632985</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>536105</x:v>
+        <x:v>638211</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>581041</x:v>
+        <x:v>638450</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>45082</x:v>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>636176</x:v>
+        <x:v>635741</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
@@ -4930,51 +4930,51 @@
       <x:c r="K65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>630150</x:v>
+        <x:v>630147</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
@@ -4987,51 +4987,51 @@
       <x:c r="K66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>630151</x:v>
+        <x:v>630150</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -5041,51 +5041,51 @@
       <x:c r="K67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>630147</x:v>
+        <x:v>630151</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
@@ -5794,91 +5794,91 @@
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>576131</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>40465</x:v>
+        <x:v>38996</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>45066</x:v>
+        <x:v>11486</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>575795</x:v>
+        <x:v>575703</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
@@ -5893,167 +5893,167 @@
       <x:c r="K82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>575794</x:v>
+        <x:v>575795</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>38996</x:v>
+        <x:v>39404</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>11486</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>575703</x:v>
+        <x:v>575526</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>39404</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>575526</x:v>
+        <x:v>575794</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>