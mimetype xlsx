--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -422,56 +422,56 @@
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Oligothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Eleva Formation</x:t>
   </x:si>
   <x:si>
     <x:t>84400</x:t>
   </x:si>
   <x:si>
     <x:t>GOULT</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité génie biologique parcours diététique et nutrition</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
@@ -572,150 +572,150 @@
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS diététique bloc de compétence 5 bases scientifiques de la diététique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Formation complémentaire au BTS Diététique</x:t>
   </x:si>
   <x:si>
     <x:t>Ges Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/24/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Maor Hateva</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe de mise à niveau privée pour intégrer les BTS du paramédical diététicien</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe Belmont</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Préparation concours paramédical</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
-    <x:t>MONTFAVET</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Conseils en alimentation - Fertilité et grossesse - De la conception au post-partum</x:t>
   </x:si>
   <x:si>
     <x:t>Yoann Fonte</x:t>
   </x:si>
   <x:si>
     <x:t>06370</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>Progress Sup</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Progress Sup - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Sasserno</x:t>
+  </x:si>
+  <x:si>
     <x:t>Progress Santé</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Lycée Sasserno</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -3050,109 +3050,109 @@
       <x:c r="K34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>618610</x:v>
+        <x:v>625894</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>625894</x:v>
+        <x:v>618610</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="U35" s="4" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>60</x:v>
@@ -4085,51 +4085,51 @@
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43440</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>598079</x:v>
+        <x:v>635852</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>80</x:v>
@@ -4138,51 +4138,51 @@
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>43440</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>635852</x:v>
+        <x:v>598079</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40028</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -4319,428 +4319,426 @@
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>603920</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="C58" s="15" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C58" s="15" t="n">
+        <x:v>40028</x:v>
+      </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="J58" s="14" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J58" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>43409</x:v>
+        <x:v>43070</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="R58" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="R58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>624532</x:v>
+        <x:v>603616</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
-      <x:c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G59" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I59" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="I59" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>43070</x:v>
+        <x:v>43409</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="Q59" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="Q59" s="4" t="s">
+      <x:c r="R59" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="R59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>603616</x:v>
+        <x:v>624532</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40028</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="R60" s="14" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>592235</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40028</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I61" s="4" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q61" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="Q61" s="4" t="s">
+      <x:c r="R61" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>616211</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40028</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q62" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="Q62" s="16" t="s">
+      <x:c r="R62" s="14" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>549466</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40028</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I63" s="4" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q63" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="Q63" s="4" t="s">
+      <x:c r="R63" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>583434</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40028</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q64" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="Q64" s="16" t="s">
+      <x:c r="R64" s="14" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>583435</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>186</x:v>
@@ -4773,55 +4771,55 @@
         <x:v>577543</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40028</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -5136,105 +5134,108 @@
       <x:c r="K72" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>592234</x:v>
+        <x:v>592241</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40028</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
+      <x:c r="E73" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>592241</x:v>
+        <x:v>600283</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39153</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
@@ -5307,99 +5308,97 @@
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>518918</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40028</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>43070</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>600283</x:v>
+        <x:v>592234</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>59</x:v>