--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -173,57 +173,57 @@
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Prototype habillement</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Modélisme Les bases Niveau 1 et perfectionnement NIVEAU 2</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>04/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro métiers du cuir option maroquinerie</x:t>
   </x:si>
   <x:si>
     <x:t>LP Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Maroquinerie</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
@@ -916,110 +916,110 @@
       <x:c r="K3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>21781</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>590641</x:v>
+        <x:v>614532</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s"/>
       <x:c r="K4" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>21781</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>614532</x:v>
+        <x:v>590641</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37230</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>