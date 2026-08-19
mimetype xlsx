--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -245,80 +245,80 @@
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Ébénisterie</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cycle Professionnel Renforcer sa posture de manager et son leadership</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrement management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cycle Professionnel Management des Hommes</x:t>
   </x:si>
   <x:si>
-    <x:t>Visiplus</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Les fondamentaux du management</x:t>
   </x:si>
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ébéniste</x:t>
   </x:si>
   <x:si>
     <x:t>ESEA</x:t>
   </x:si>
   <x:si>
     <x:t>84250</x:t>
@@ -401,108 +401,108 @@
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>BNMA spécialité ébénisterie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BMA spécialité ébéniste (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
     <x:t>BMA spécialité ébéniste</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>BMA ébéniste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement individuel en management d'une équipe</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des cas difficiles</x:t>
   </x:si>
   <x:si>
     <x:t>Formapack</x:t>
   </x:si>
@@ -1336,310 +1336,310 @@
       <x:c r="K6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>613715</x:v>
+        <x:v>613723</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>613714</x:v>
+        <x:v>632650</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>632650</x:v>
+        <x:v>632640</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="U8" s="16" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>613723</x:v>
+        <x:v>613715</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>632640</x:v>
+        <x:v>632641</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="U10" s="16" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>632641</x:v>
+        <x:v>613714</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
@@ -2027,159 +2027,158 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>627884</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37494</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>552671</x:v>
+        <x:v>556723</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37494</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q21" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="R21" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="Q21" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>556723</x:v>
+        <x:v>552671</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37494</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>119</x:v>
@@ -2321,153 +2320,152 @@
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>599705</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>45582</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>627885</x:v>
+        <x:v>505806</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>42698</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>93</x:v>
-[...1 lines deleted...]
-      <x:c r="J26" s="14" t="s"/>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>45582</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>505806</x:v>
+        <x:v>627885</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>39</x:v>