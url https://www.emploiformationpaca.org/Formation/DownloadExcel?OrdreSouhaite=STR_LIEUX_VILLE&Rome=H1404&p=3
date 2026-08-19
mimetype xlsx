--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -275,116 +275,116 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours simulation numérique et réalité virtuelle</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2023 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>licence mention physique, chimie</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours innovation pour l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durables</x:t>
   </x:si>
   <x:si>
     <x:t>BTS enveloppe des bâtiments : conception et réalisation</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>Enveloppe bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention sciences et technologies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mathématiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sciences et technologies parcours sciences, arts et techniques de l'image et du son</x:t>
   </x:si>
   <x:si>
-    <x:t>Mathématiques</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
-    <x:t>AUBAGNE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention sciences et technologies</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public sans emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
@@ -506,140 +506,140 @@
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'industrie : gestion de la production industrielle parcours chargé d'affaire en chaudronnerie industrielle en partenariat avec le CNAM (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>licence pro mention métiers de l'industrie : conception et amélioration de processus et procédés industriels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'industrie : industrie navale et maritime (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travaux portuaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours simulation numérique et réalité virtuelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Université de Toulon - IUT La Garde</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et transition énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention physique parcours plurisciences</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention physique parcours physique et modélisation</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et ses interactions</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention physique parcours plurisciences</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EuroPlastics et composites option POP : pilotage et optimisation de la production</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>Plasturgie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EuroPlastics et composites option CO : conception outillage</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie chimique - génie des procédés parcours conception des procédés et innovation technologique</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
-    <x:t>13388</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EuroPlastics et composites option POP : pilotage et optimisation de la production (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
@@ -668,60 +668,60 @@
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS enveloppe des bâtiments : conception et réalisation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique, chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique, chimie parcours physique-chimie</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie chimique-génie des procédés parcours conception des procédés et innovation technologique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'industrie : conception et amélioration de processus et procédés industriels parcours systèmes automatisés-robotique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien spécialisé en intégration des procédés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique théorique</x:t>
   </x:si>
@@ -1706,337 +1706,338 @@
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>575969</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>35467</x:v>
+        <x:v>35463</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>509935</x:v>
+        <x:v>453850</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="U9" s="4" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>35467</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>453849</x:v>
+        <x:v>509935</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>35467</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
+      <x:c r="E11" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>592021</x:v>
+        <x:v>453849</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>35463</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>575968</x:v>
+        <x:v>592021</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>509934</x:v>
+        <x:v>575968</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>41</x:v>
@@ -2047,51 +2048,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>453850</x:v>
+        <x:v>509934</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41582</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -2280,208 +2281,207 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>594224</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="Q19" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>632956</x:v>
+        <x:v>592211</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>592211</x:v>
+        <x:v>632956</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="Q21" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="R21" s="0" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>574937</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
@@ -2738,51 +2738,51 @@
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>558151</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3498,168 +3498,162 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>605782</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41584</x:v>
+        <x:v>41582</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>596734</x:v>
+        <x:v>596736</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>35466</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>23054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>602546</x:v>
+        <x:v>592023</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
@@ -3669,399 +3663,403 @@
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>592790</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>40510</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>22048</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>592023</x:v>
+        <x:v>605725</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>41582</x:v>
+        <x:v>35466</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>596736</x:v>
+        <x:v>556140</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>40510</x:v>
+        <x:v>35463</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>22048</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>605725</x:v>
+        <x:v>602545</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>35466</x:v>
+        <x:v>35463</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>556140</x:v>
+        <x:v>556139</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>35463</x:v>
+        <x:v>41584</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>602545</x:v>
+        <x:v>596734</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>35463</x:v>
+        <x:v>35466</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>556139</x:v>
+        <x:v>602546</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -4121,54 +4119,54 @@
       <x:c r="H50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>575002</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
@@ -4178,176 +4176,176 @@
       <x:c r="H51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>575000</x:v>
+        <x:v>581548</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>575001</x:v>
+        <x:v>575000</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>581548</x:v>
+        <x:v>575001</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
@@ -4539,162 +4537,162 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>595931</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>41569</x:v>
+        <x:v>37495</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>22411</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P58" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="Q58" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="P58" s="14" t="s">
-[...2 lines deleted...]
-      <x:c r="Q58" s="16" t="s">
+      <x:c r="R58" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="R58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>596700</x:v>
+        <x:v>594225</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>37495</x:v>
+        <x:v>41569</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>22411</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="R59" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="R59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>594225</x:v>
+        <x:v>596700</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>130</x:v>
@@ -4980,57 +4978,57 @@
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>604338</x:v>
+        <x:v>547702</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>179</x:v>
@@ -5041,57 +5039,57 @@
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>547702</x:v>
+        <x:v>604338</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -5675,54 +5673,54 @@
       <x:c r="H77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>581550</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
@@ -5734,126 +5732,123 @@
       <x:c r="H78" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>575005</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
-      <x:c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>611243</x:v>
+        <x:v>627060</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
@@ -5876,159 +5871,161 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>575004</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>35373</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>575544</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s"/>
+      <x:c r="E82" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>627060</x:v>
+        <x:v>611243</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -6041,54 +6038,54 @@
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>547698</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>93</x:v>
@@ -6234,148 +6231,148 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>607259</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>592015</x:v>
+        <x:v>592212</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>39690</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>592212</x:v>
+        <x:v>592015</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 