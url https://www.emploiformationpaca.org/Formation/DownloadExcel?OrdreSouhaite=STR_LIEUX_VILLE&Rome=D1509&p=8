--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -206,119 +206,119 @@
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
+    <x:t>Programme supérieur de gestion et de commerce (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement présentielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de commerces et de la distribution (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>OPCO</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Grande distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
-    <x:t>AVIGNON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Programme supérieur de gestion et de commerce (Apprentissage)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Responsable commerce retail</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion rayon</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Responsable commerce retail (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'unité marchande</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'établissement marchand (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
@@ -551,60 +551,60 @@
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/05/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce (3ème année)</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
@@ -1470,155 +1470,155 @@
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>633383</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>40675</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>34587</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S5" s="0" t="n">
+        <x:v>630995</x:v>
+      </x:c>
+      <x:c r="T5" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S5" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T5" s="4" t="s">
+      <x:c r="U5" s="4" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>36420</x:v>
+        <x:v>40675</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34587</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="P6" s="14" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>630995</x:v>
+        <x:v>602344</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1628,233 +1628,233 @@
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>578836</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>613746</x:v>
+        <x:v>578833</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>578833</x:v>
+        <x:v>578836</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>611866</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34053</x:v>
@@ -1912,54 +1912,54 @@
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>608678</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2023,108 +2023,108 @@
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>613754</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>578844</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -2136,54 +2136,54 @@
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>608679</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2193,54 +2193,54 @@
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>616526</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -2252,54 +2252,54 @@
       <x:c r="L18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>616529</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2366,51 +2366,51 @@
       <x:c r="L20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>624487</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -2429,51 +2429,51 @@
       <x:c r="M21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>555931</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
@@ -2485,51 +2485,51 @@
       <x:c r="L22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>607291</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -2664,51 +2664,51 @@
       <x:c r="M25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>547120</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -2723,51 +2723,51 @@
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>567801</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2777,51 +2777,51 @@
       <x:c r="M27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>615332</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -2833,51 +2833,51 @@
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>616542</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -2952,154 +2952,154 @@
       <x:c r="M30" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>550546</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>601011</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>590103</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
@@ -3581,51 +3581,51 @@
       <x:c r="M41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>628977</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3734,219 +3734,219 @@
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>476402</x:v>
+        <x:v>526916</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>526916</x:v>
+        <x:v>476402</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>526914</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>553090</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
@@ -3959,51 +3959,51 @@
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>598307</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
@@ -4013,51 +4013,51 @@
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>598318</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
@@ -4070,108 +4070,108 @@
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>598320</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>600241</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
@@ -4266,51 +4266,51 @@
       <x:c r="M53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>546970</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -4503,101 +4503,101 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>567922</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>608798</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -4616,112 +4616,112 @@
       <x:c r="M59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>555932</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>602876</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4731,51 +4731,51 @@
       <x:c r="M61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>588116</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -4844,51 +4844,51 @@
       <x:c r="M63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>588115</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
@@ -4900,51 +4900,51 @@
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>521252</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
@@ -4963,51 +4963,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>546936</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5022,51 +5022,51 @@
       <x:c r="M66" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>551901</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -5079,51 +5079,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>616539</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>205</x:v>
@@ -5140,152 +5140,152 @@
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>616535</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>600242</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>553091</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
@@ -5316,51 +5316,51 @@
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>557583</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>216</x:v>