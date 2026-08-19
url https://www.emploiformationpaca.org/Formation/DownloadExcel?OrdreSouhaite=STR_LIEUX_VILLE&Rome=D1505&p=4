--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -332,84 +332,84 @@
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/20/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
@@ -2092,498 +2092,497 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>599913</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
-      <x:c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>600052</x:v>
+        <x:v>629937</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>629936</x:v>
+        <x:v>600052</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>600051</x:v>
+        <x:v>629936</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>622638</x:v>
+        <x:v>600051</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>622639</x:v>
+        <x:v>622638</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="U23" s="4" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>548178</x:v>
+        <x:v>622639</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>622640</x:v>
+        <x:v>548178</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>629937</x:v>
+        <x:v>622640</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -2941,51 +2940,51 @@
       <x:c r="L33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>552017</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">