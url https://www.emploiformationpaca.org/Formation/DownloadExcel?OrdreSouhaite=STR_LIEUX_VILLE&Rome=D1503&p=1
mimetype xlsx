--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -263,80 +263,80 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Pays d'Arles</x:t>
   </x:si>
   <x:si>
     <x:t>CCIPA</x:t>
   </x:si>
   <x:si>
     <x:t>13633</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion rayon</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestionnaire d'unité commerciale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Primo-arrivant , Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Responsable de commerces et de la distribution (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Grande distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant manager d'unité marchande</x:t>
@@ -344,65 +344,65 @@
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de Formation et de Recherche sur l'Education Permanente - Antenne Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>INFREP</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable commerce retail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable commerce retail (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'unité marchande</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'établissement marchand (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
@@ -614,59 +614,59 @@
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
@@ -794,57 +794,57 @@
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel manager d'unité marchande (Contrat de Professionnalisation)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation au métier de marchand de presse</x:t>
   </x:si>
   <x:si>
     <x:t>FM Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>83990</x:t>
   </x:si>
   <x:si>
     <x:t>Distribution presse</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-TROPEZ</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
@@ -1801,51 +1801,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>600863</x:v>
+        <x:v>545202</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -1919,51 +1919,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>545202</x:v>
+        <x:v>600863</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -1985,51 +1985,51 @@
       <x:c r="M11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>602344</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>35233</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G12" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -2053,168 +2053,167 @@
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>598162</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>608678</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="U13" s="4" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s"/>
+      <x:c r="E14" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>613746</x:v>
+        <x:v>608678</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34559</x:v>
@@ -2281,51 +2280,51 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>578844</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34559</x:v>
@@ -2381,54 +2380,54 @@
       <x:c r="L18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>613754</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="U18" s="16" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -2438,51 +2437,51 @@
       <x:c r="L19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>616526</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
@@ -2497,51 +2496,51 @@
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>616529</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -2560,51 +2559,51 @@
       <x:c r="M21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>552286</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>106</x:v>
@@ -2621,51 +2620,51 @@
       <x:c r="M22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>603512</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -2734,51 +2733,51 @@
       <x:c r="L24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>616558</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -2797,51 +2796,51 @@
       <x:c r="M25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>555931</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>124</x:v>
@@ -2918,51 +2917,51 @@
       <x:c r="M27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>602191</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -3037,51 +3036,51 @@
       <x:c r="M29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>603510</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>133</x:v>
@@ -3098,51 +3097,51 @@
       <x:c r="M30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>547120</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -3269,51 +3268,51 @@
       <x:c r="L33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>609214</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
@@ -3331,51 +3330,51 @@
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>567801</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>145</x:v>
@@ -3448,51 +3447,51 @@
       <x:c r="M36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>550546</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -3505,51 +3504,51 @@
       <x:c r="M37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>616540</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -4020,167 +4019,168 @@
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>602693</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
+      <x:c r="E47" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>609624</x:v>
+        <x:v>548182</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>548182</x:v>
+        <x:v>609624</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4481,51 +4481,51 @@
       <x:c r="M54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>608035</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -4541,51 +4541,51 @@
       <x:c r="M55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>549371</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -4598,51 +4598,51 @@
       <x:c r="M56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>596579</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -4655,51 +4655,51 @@
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>546970</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>207</x:v>
@@ -4892,51 +4892,51 @@
       <x:c r="L61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>599922</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
@@ -5014,51 +5014,51 @@
       <x:c r="M63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>555932</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>118</x:v>
@@ -5075,51 +5075,51 @@
       <x:c r="M64" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>549598</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -5135,51 +5135,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>608796</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5254,165 +5254,164 @@
       <x:c r="M67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>608798</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38676</x:v>
+        <x:v>41852</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s"/>
+      <x:c r="E68" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>567454</x:v>
+        <x:v>607484</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>41852</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
-      <x:c r="E69" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>607484</x:v>
+        <x:v>567454</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
@@ -5487,51 +5486,51 @@
       <x:c r="M71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>602876</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -5551,214 +5550,214 @@
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>552951</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
+      <x:c r="E73" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>588116</x:v>
+        <x:v>521252</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>588115</x:v>
+        <x:v>588116</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
-      <x:c r="E75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>521252</x:v>
+        <x:v>588115</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
@@ -5824,175 +5823,175 @@
       <x:c r="L77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>616535</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>41853</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>616539</x:v>
+        <x:v>546936</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38676</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>546936</x:v>
+        <x:v>616539</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
@@ -6061,54 +6060,54 @@
       <x:c r="L81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>557583</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>260</x:v>