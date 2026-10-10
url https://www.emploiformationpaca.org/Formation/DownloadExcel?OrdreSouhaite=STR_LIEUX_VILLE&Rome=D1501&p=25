--- v1 (2026-10-10)
+++ v2 (2026-10-10)
@@ -467,62 +467,62 @@
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Marie</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
-    <x:t>09/13/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Promotion Echanges Internationaux</x:t>
   </x:si>
   <x:si>
     <x:t>GPEI</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
@@ -599,83 +599,83 @@
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Joliot Curie</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral</x:t>
   </x:si>
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Aubagne - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Technique Louis Pasteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
-    <x:t>84000</x:t>
-[...2 lines deleted...]
-    <x:t>AVIGNON</x:t>
+    <x:t>06/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Var Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/20/2028 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
@@ -842,116 +842,116 @@
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>01/05/2027 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>12/31/2028 00:00:00</x:t>
+    <x:t>CHATEAURENARD</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jean d'Ormesson</x:t>
   </x:si>
   <x:si>
     <x:t>13160</x:t>
   </x:si>
   <x:si>
-    <x:t>CHATEAURENARD</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jean Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
-    <x:t>FREJUS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dominique Villars</x:t>
@@ -959,71 +959,71 @@
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée D Villars</x:t>
   </x:si>
   <x:si>
     <x:t>05010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Golfe de St-Tropez</x:t>
   </x:si>
   <x:si>
     <x:t>83580</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Amiral de Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ism Fénélon</x:t>
+  </x:si>
+  <x:si>
     <x:t>Idrac business School - Compétences Commerce et International</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Grasse</x:t>
   </x:si>
   <x:si>
-    <x:t>06130</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jean Aicard</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Cour Maintenon</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Aicard</x:t>
   </x:si>
   <x:si>
     <x:t>83412</x:t>
@@ -1091,65 +1091,65 @@
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
   </x:si>
   <x:si>
     <x:t>83512</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>Sport 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA TOUR-D'AIGUES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
-    <x:t>Sport 4.0</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>Aristée</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
@@ -1256,116 +1256,116 @@
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Maurice Genevoix</x:t>
   </x:si>
   <x:si>
+    <x:t>Ebm Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebm Business School - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
-    <x:t>13001</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée M de Sully</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Charles Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvya Terrade Sud Est</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensup Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
-    <x:t>13006</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Institut de Formation de la Profession de l'Assurance</x:t>
   </x:si>
   <x:si>
     <x:t>IFPASS</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation de la Profession de l'Assurance - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>My Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13821</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne Perrimond</x:t>
@@ -1493,119 +1493,119 @@
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ort Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>Ort Formation - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>ORT</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>ORT</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Polyvalent Marie Gasquet</x:t>
   </x:si>
   <x:si>
     <x:t>Gms Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Azur - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-13e</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>34470</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
@@ -1742,92 +1742,92 @@
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 3</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS management commercial opérationnel option entrepreneuriat (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufip - Ufitech - Les Anglades</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Palmiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avenir en Perspective</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avenir en Perspective - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Pigier Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Pigier Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
@@ -2036,78 +2036,78 @@
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A de St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>83703</x:t>
   </x:si>
   <x:si>
     <x:t>ST RAPHAEL CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Maestris - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
-    <x:t>83000</x:t>
-[...2 lines deleted...]
-    <x:t>TOULON</x:t>
+    <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACF - IFASUD</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Optima Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marie France</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Saint-Jean le Baptiste</x:t>
   </x:si>
@@ -3743,216 +3743,215 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>601466</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>64</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>593998</x:v>
+        <x:v>608912</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>608912</x:v>
+        <x:v>603631</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>603631</x:v>
+        <x:v>593998</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -4950,154 +4949,153 @@
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>593947</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>607415</x:v>
+        <x:v>593963</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>593963</x:v>
+        <x:v>607415</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -7168,93 +7166,90 @@
       <x:c r="S78" s="14" t="n">
         <x:v>639974</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>605181</x:v>
+        <x:v>640204</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>84</x:v>
@@ -7405,609 +7400,611 @@
       <x:c r="S82" s="14" t="n">
         <x:v>545031</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>640204</x:v>
+        <x:v>605181</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s"/>
+      <x:c r="E84" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>593967</x:v>
+        <x:v>611108</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>611108</x:v>
+        <x:v>556872</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>556872</x:v>
+        <x:v>609671</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>123</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>609671</x:v>
+        <x:v>601322</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>601322</x:v>
+        <x:v>603052</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
-      <x:c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>603052</x:v>
+        <x:v>593975</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>593975</x:v>
+        <x:v>643806</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>643806</x:v>
+        <x:v>572473</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>99</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>572473</x:v>
+        <x:v>593967</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10173,671 +10170,672 @@
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>593942</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
-      <x:c r="E131" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>602221</x:v>
+        <x:v>585594</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>99</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s"/>
+      <x:c r="E132" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>585594</x:v>
+        <x:v>602221</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>545099</x:v>
+        <x:v>609613</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>581447</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>123</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>609613</x:v>
+        <x:v>545054</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>556867</x:v>
+        <x:v>614685</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>545054</x:v>
+        <x:v>556867</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="H138" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
+      <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>614685</x:v>
+        <x:v>593952</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>593952</x:v>
+        <x:v>545099</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>593999</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>549221</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
@@ -10948,196 +10946,196 @@
         <x:v>607546</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>549220</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>600592</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>614684</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
@@ -11184,225 +11182,225 @@
         <x:v>552409</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>641283</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>633983</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>633985</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -11443,283 +11441,283 @@
       <x:c r="H152" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>609170</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>633981</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>545052</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>588306</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>641282</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
@@ -11796,51 +11794,51 @@
       <x:c r="H158" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>609614</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
@@ -11948,109 +11946,109 @@
       <x:c r="S160" s="14" t="n">
         <x:v>607769</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>600594</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>193</x:v>
@@ -14174,154 +14172,154 @@
       <x:c r="S198" s="14" t="n">
         <x:v>607865</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>545148</x:v>
+        <x:v>608181</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>608181</x:v>
+        <x:v>545148</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -14698,133 +14696,133 @@
         <x:v>640718</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>547822</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>602314</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
@@ -15229,81 +15227,81 @@
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>630201</x:v>
+        <x:v>642827</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
@@ -15312,114 +15310,114 @@
       <x:c r="K218" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>630205</x:v>
+        <x:v>642828</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>642826</x:v>
+        <x:v>615763</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
@@ -15442,94 +15440,94 @@
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>627744</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>615763</x:v>
+        <x:v>630201</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
@@ -15544,332 +15542,333 @@
       <x:c r="K222" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>642827</x:v>
+        <x:v>630205</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>642828</x:v>
+        <x:v>642826</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="U223" s="4" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="Q224" s="16" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="R224" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="Q224" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>602317</x:v>
+        <x:v>545100</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
+      <x:c r="E225" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>545100</x:v>
+        <x:v>602317</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>581340</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="Q227" s="4" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="R227" s="0" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>547835</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16792,207 +16791,208 @@
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>598969</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="H244" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>616771</x:v>
+        <x:v>547148</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>547148</x:v>
+        <x:v>616771</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>556545</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
@@ -17102,148 +17102,148 @@
       <x:c r="S248" s="14" t="n">
         <x:v>556094</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>602605</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>616772</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -17333,134 +17333,134 @@
       <x:c r="S252" s="14" t="n">
         <x:v>545314</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>602604</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>547147</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
@@ -17623,78 +17623,78 @@
         <x:v>552307</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>564093</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
@@ -17948,176 +17948,175 @@
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>552304</x:v>
+        <x:v>605201</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>211</x:v>
-[...1 lines deleted...]
-      <x:c r="H264" s="14" t="s"/>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H264" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>605201</x:v>
+        <x:v>607720</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>275</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>607720</x:v>
+        <x:v>552304</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>84</x:v>
@@ -18152,146 +18151,146 @@
       <x:c r="S266" s="14" t="n">
         <x:v>552848</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>547578</x:v>
+        <x:v>545472</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>545472</x:v>
+        <x:v>547578</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -18948,51 +18947,51 @@
       <x:c r="M280" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>642121</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -19124,153 +19123,153 @@
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>552612</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>552614</x:v>
+        <x:v>600372</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>600372</x:v>
+        <x:v>600373</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>294</x:v>
@@ -19285,337 +19284,338 @@
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>600373</x:v>
+        <x:v>552614</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="Q287" s="4" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="R287" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="Q287" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>599666</x:v>
+        <x:v>608291</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>608291</x:v>
+        <x:v>606948</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>606948</x:v>
+        <x:v>599666</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>537644</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>547441</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -19626,224 +19626,224 @@
       <x:c r="H292" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>556417</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>593971</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="Q294" s="16" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="R294" s="14" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>554754</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>537643</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20285,159 +20285,159 @@
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>602185</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>545053</x:v>
+        <x:v>600593</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>600593</x:v>
+        <x:v>545053</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>327</x:v>
@@ -20472,51 +20472,51 @@
       <x:c r="S306" s="14" t="n">
         <x:v>548514</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -20530,109 +20530,109 @@
         <x:v>641281</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>545055</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -20824,51 +20824,51 @@
       <x:c r="S312" s="14" t="n">
         <x:v>602183</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -20988,156 +20988,158 @@
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>553201</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>340</x:v>
-[...1 lines deleted...]
-      <x:c r="H316" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>545663</x:v>
+        <x:v>556407</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>556407</x:v>
+        <x:v>553202</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>92</x:v>
@@ -21154,1748 +21156,1744 @@
       <x:c r="K318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>553202</x:v>
+        <x:v>604165</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>604165</x:v>
+        <x:v>607812</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>607812</x:v>
+        <x:v>604164</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>604164</x:v>
+        <x:v>602155</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="Q322" s="16" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="R322" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="Q322" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>602155</x:v>
+        <x:v>602160</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
-      <x:c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>602160</x:v>
+        <x:v>542369</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>99</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
-      <x:c r="E324" s="14" t="s"/>
+      <x:c r="E324" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>340</x:v>
-[...1 lines deleted...]
-      <x:c r="H324" s="14" t="s"/>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>542369</x:v>
+        <x:v>607692</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>345</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>607692</x:v>
+        <x:v>603797</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>603797</x:v>
+        <x:v>641034</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H327" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>641034</x:v>
+        <x:v>556573</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>345</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>556573</x:v>
+        <x:v>601556</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>601556</x:v>
+        <x:v>548693</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>548693</x:v>
+        <x:v>593965</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
+      <x:c r="E331" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>593965</x:v>
+        <x:v>601554</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>601554</x:v>
+        <x:v>545065</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>545065</x:v>
+        <x:v>548685</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>347</x:v>
-[...1 lines deleted...]
-      <x:c r="H334" s="14" t="s"/>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H334" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>548685</x:v>
+        <x:v>607694</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>345</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>607694</x:v>
+        <x:v>603798</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>603798</x:v>
+        <x:v>545663</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>607693</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>624522</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>624521</x:v>
+        <x:v>593931</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>99</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>542373</x:v>
+        <x:v>624521</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
-      <x:c r="E341" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>641032</x:v>
+        <x:v>542373</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
-      <x:c r="E342" s="14" t="s"/>
+      <x:c r="E342" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>593931</x:v>
+        <x:v>641032</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>607691</x:v>
+        <x:v>556571</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>345</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>556571</x:v>
+        <x:v>608867</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>608867</x:v>
+        <x:v>608870</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>608870</x:v>
+        <x:v>545662</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>545662</x:v>
+        <x:v>607691</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -23622,153 +23620,153 @@
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>599234</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>640974</x:v>
+        <x:v>640975</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>640975</x:v>
+        <x:v>640974</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
@@ -24895,111 +24893,111 @@
       <x:c r="K382" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>640624</x:v>
+        <x:v>589723</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>589723</x:v>
+        <x:v>640624</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
@@ -25079,634 +25077,634 @@
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>547775</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>551958</x:v>
+        <x:v>599875</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>599875</x:v>
+        <x:v>551958</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>600171</x:v>
+        <x:v>600278</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="I389" s="4" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>600278</x:v>
+        <x:v>600171</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>600172</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>546221</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>600279</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>572164</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>572163</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>546220</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -25918,105 +25916,103 @@
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>555016</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
-      <x:c r="E400" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>601346</x:v>
+        <x:v>593973</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -26153,103 +26149,105 @@
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>605522</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
-      <x:c r="E404" s="14" t="s"/>
+      <x:c r="E404" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>593973</x:v>
+        <x:v>601346</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
@@ -26282,133 +26280,133 @@
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>549086</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>593949</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>601347</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
@@ -26633,76 +26631,76 @@
         <x:v>566638</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>548468</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
@@ -26807,263 +26805,263 @@
       <x:c r="S414" s="14" t="n">
         <x:v>552916</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>548469</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
-      <x:c r="E416" s="14" t="s"/>
+      <x:c r="E416" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>593956</x:v>
+        <x:v>609226</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>609226</x:v>
+        <x:v>605523</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>605523</x:v>
+        <x:v>593956</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -27608,51 +27606,51 @@
       <x:c r="L428" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>602081</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -27781,74 +27779,74 @@
       <x:c r="L431" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>602078</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H432" s="14" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
@@ -28198,72 +28196,72 @@
       <x:c r="L438" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>546834</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
@@ -28277,54 +28275,54 @@
         <x:v>608084</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
@@ -28334,54 +28332,54 @@
       <x:c r="R440" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>549281</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H441" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
@@ -28569,54 +28567,54 @@
       <x:c r="S444" s="14" t="n">
         <x:v>607662</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H445" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
@@ -28628,54 +28626,54 @@
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>600895</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
@@ -28786,51 +28784,51 @@
       <x:c r="L448" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>546833</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29251,216 +29249,216 @@
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>593950</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>546011</x:v>
+        <x:v>546009</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>546009</x:v>
+        <x:v>600142</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>600142</x:v>
+        <x:v>546011</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29592,210 +29590,210 @@
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>593964</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
-      <x:c r="E463" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>605438</x:v>
+        <x:v>593944</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>600140</x:v>
+        <x:v>605438</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
+      <x:c r="E465" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>593944</x:v>
+        <x:v>600140</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>471</x:v>
@@ -29816,51 +29814,51 @@
       <x:c r="M466" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>547201</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -30348,98 +30346,96 @@
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>601530</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>483</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>601152</x:v>
+        <x:v>607413</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
@@ -30455,577 +30451,579 @@
       <x:c r="K477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>546968</x:v>
+        <x:v>601152</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>607414</x:v>
+        <x:v>607945</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>607413</x:v>
+        <x:v>607414</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>477</x:v>
-[...1 lines deleted...]
-      <x:c r="H480" s="14" t="s"/>
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="H480" s="14" t="s">
+        <x:v>484</x:v>
+      </x:c>
       <x:c r="I480" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>607945</x:v>
+        <x:v>546968</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
-      <x:c r="E481" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>546785</x:v>
+        <x:v>520236</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>546815</x:v>
+        <x:v>641221</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>607423</x:v>
+        <x:v>546785</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>545474</x:v>
+        <x:v>546815</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
+      <x:c r="E485" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G485" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>520236</x:v>
+        <x:v>607423</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>641221</x:v>
+        <x:v>545474</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -31082,57 +31080,57 @@
         <x:v>83</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>607422</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -31148,87 +31146,87 @@
       <x:c r="J489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>609171</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>618762</x:v>
       </x:c>
@@ -31262,51 +31260,51 @@
       <x:c r="J491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>641225</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -31547,57 +31545,57 @@
         <x:v>83</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>554097</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -31610,51 +31608,51 @@
       <x:c r="J497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>545471</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -31669,114 +31667,117 @@
       <x:c r="J498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>601458</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
+      <x:c r="E499" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>520235</x:v>
+        <x:v>601463</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
@@ -31796,216 +31797,214 @@
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>602641</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
-      <x:c r="E501" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G501" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>601463</x:v>
+        <x:v>520235</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
-      <x:c r="E502" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>599051</x:v>
+        <x:v>571060</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
+      <x:c r="E503" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>571060</x:v>
+        <x:v>599051</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
@@ -33722,55 +33721,55 @@
         <x:v>608440</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -34838,54 +34837,54 @@
       <x:c r="S552" s="14" t="n">
         <x:v>600582</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -34954,57 +34953,57 @@
       <x:c r="S554" s="14" t="n">
         <x:v>603774</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
@@ -35292,1323 +35291,1321 @@
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>565512</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
+      <x:c r="E561" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G561" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H561" s="0" t="s">
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>593959</x:v>
+        <x:v>556408</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
-      <x:c r="E562" s="14" t="s"/>
+      <x:c r="E562" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>593945</x:v>
+        <x:v>549007</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
+      <x:c r="E563" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>635335</x:v>
+        <x:v>549008</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
-      <x:c r="E564" s="14" t="s"/>
+      <x:c r="E564" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>555</x:v>
-[...1 lines deleted...]
-      <x:c r="H564" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H564" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="I564" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>618286</x:v>
+        <x:v>608241</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
+      <x:c r="E565" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H565" s="0" t="s">
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>586469</x:v>
+        <x:v>608290</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I566" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>556408</x:v>
+        <x:v>553760</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>430</x:v>
-[...2 lines deleted...]
-        <x:v>431</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>553760</x:v>
+        <x:v>560941</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>540</x:v>
-[...1 lines deleted...]
-      <x:c r="H568" s="14" t="s"/>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H568" s="14" t="s">
+        <x:v>553</x:v>
+      </x:c>
       <x:c r="I568" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>560941</x:v>
+        <x:v>600271</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
-        <x:v>399</x:v>
-[...2 lines deleted...]
-        <x:v>553</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>600271</x:v>
+        <x:v>608885</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>549007</x:v>
+        <x:v>608888</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>549008</x:v>
+        <x:v>571087</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>608885</x:v>
+        <x:v>552308</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
-      <x:c r="E573" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>608888</x:v>
+        <x:v>586469</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I574" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>608241</x:v>
+        <x:v>607852</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
-      <x:c r="E575" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G575" s="0" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-        <x:v>137</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>608290</x:v>
+        <x:v>593959</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
-      <x:c r="E576" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>552308</x:v>
+        <x:v>593945</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>571087</x:v>
+        <x:v>606946</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>603557</x:v>
+        <x:v>599667</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>599667</x:v>
+        <x:v>603557</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>593988</x:v>
+        <x:v>618286</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
-      <x:c r="E581" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G581" s="0" t="s">
-        <x:v>541</x:v>
-[...2 lines deleted...]
-        <x:v>216</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>607852</x:v>
+        <x:v>593988</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
-      <x:c r="E582" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>606946</x:v>
+        <x:v>635335</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -36688,156 +36685,156 @@
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>545086</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>601933</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>601934</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -37182,51 +37179,51 @@
       <x:c r="H593" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>556459</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
@@ -37390,75 +37387,75 @@
       <x:c r="S596" s="14" t="n">
         <x:v>545648</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>571085</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
@@ -37483,54 +37480,54 @@
       <x:c r="L598" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>618757</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -37559,57 +37556,57 @@
         <x:v>582012</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="I600" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
@@ -37793,130 +37790,130 @@
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>593993</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>594000</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>549295</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
@@ -38076,87 +38073,87 @@
       <x:c r="S608" s="14" t="n">
         <x:v>542525</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>601932</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>575</x:v>
@@ -38368,55 +38365,55 @@
         <x:v>565510</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -38426,57 +38423,57 @@
       <x:c r="S614" s="14" t="n">
         <x:v>554756</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
@@ -38658,87 +38655,87 @@
       <x:c r="R618" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>546507</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>632479</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
@@ -38769,135 +38766,135 @@
       <x:c r="R620" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>586468</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>599406</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>571002</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
@@ -39050,192 +39047,192 @@
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>566522</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>599410</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>607321</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>607323</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
@@ -39495,96 +39492,96 @@
       <x:c r="L633" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>642370</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>544698</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
@@ -39750,76 +39747,76 @@
         <x:v>549613</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>549006</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
@@ -39855,277 +39852,278 @@
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>603602</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>552263</x:v>
+        <x:v>606949</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>583334</x:v>
+        <x:v>556463</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>556463</x:v>
+        <x:v>583334</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>606949</x:v>
+        <x:v>552263</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -40271,78 +40269,78 @@
       <x:c r="S646" s="14" t="n">
         <x:v>602796</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>546872</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
@@ -40389,78 +40387,78 @@
       <x:c r="S648" s="14" t="n">
         <x:v>602797</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>546873</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
@@ -40891,51 +40889,51 @@
       <x:c r="L657" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>641033</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
@@ -41239,51 +41237,51 @@
       <x:c r="L663" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>641035</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
@@ -41319,149 +41317,149 @@
       <x:c r="S664" s="14" t="n">
         <x:v>548686</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>599382</x:v>
+        <x:v>601555</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>601555</x:v>
+        <x:v>599382</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -43668,154 +43666,154 @@
       <x:c r="S704" s="14" t="n">
         <x:v>601460</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>599651</x:v>
+        <x:v>609680</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>609680</x:v>
+        <x:v>599651</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="E707" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -44616,150 +44614,149 @@
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="E721" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="H721" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I721" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
-        <x:v>607791</x:v>
+        <x:v>608578</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="H722" s="14" t="s"/>
+      <x:c r="H722" s="14" t="s">
+        <x:v>660</x:v>
+      </x:c>
       <x:c r="I722" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
-        <x:v>605536</x:v>
+        <x:v>607790</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="G723" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H723" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -44780,327 +44777,326 @@
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>554799</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
-        <x:v>441</x:v>
-[...1 lines deleted...]
-      <x:c r="H724" s="14" t="s"/>
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="H724" s="14" t="s">
+        <x:v>662</x:v>
+      </x:c>
       <x:c r="I724" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
-        <x:v>602076</x:v>
+        <x:v>598874</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="E725" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
-        <x:v>661</x:v>
-[...2 lines deleted...]
-        <x:v>662</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
-        <x:v>598874</x:v>
+        <x:v>602076</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I726" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
-        <x:v>607790</x:v>
+        <x:v>607791</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="Q727" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="Q727" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R727" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
-        <x:v>608578</x:v>
+        <x:v>605536</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s"/>
       <x:c r="I728" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>557580</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
@@ -45144,136 +45140,136 @@
         <x:v>609446</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>608573</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>605535</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
@@ -45297,51 +45293,51 @@
       <x:c r="L732" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>602079</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
@@ -45536,99 +45532,99 @@
       <x:c r="L736" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>639839</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="E737" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H737" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>546528</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
@@ -45799,78 +45795,78 @@
       <x:c r="S740" s="14" t="n">
         <x:v>544870</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="E741" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
         <x:v>557579</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
@@ -46157,440 +46153,441 @@
       <x:c r="S746" s="14" t="n">
         <x:v>606292</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="E747" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
-        <x:v>550662</x:v>
+        <x:v>602077</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s"/>
       <x:c r="I748" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K748" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L748" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M748" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
-        <x:v>550672</x:v>
+        <x:v>550662</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="E749" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
-        <x:v>602077</x:v>
+        <x:v>550672</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
-      <x:c r="E750" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E750" s="14" t="s"/>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s"/>
       <x:c r="I750" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
-        <x:v>602080</x:v>
+        <x:v>593991</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="E751" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
-        <x:v>655</x:v>
-[...2 lines deleted...]
-        <x:v>656</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
-        <x:v>546526</x:v>
+        <x:v>602080</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I752" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K752" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
-        <x:v>609169</x:v>
+        <x:v>546526</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C753" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D753" s="3" t="s"/>
+      <x:c r="E753" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G753" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H753" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J753" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
-        <x:v>593991</x:v>
+        <x:v>609169</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C754" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I754" s="16" t="s">
         <x:v>657</x:v>
@@ -46604,54 +46601,54 @@
       <x:c r="L754" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
         <x:v>639838</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C755" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="G755" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="J755" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
         <x:v>65</x:v>
       </x:c>