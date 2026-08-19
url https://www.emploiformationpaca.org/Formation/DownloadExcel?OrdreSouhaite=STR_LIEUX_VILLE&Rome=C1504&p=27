--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -386,176 +386,176 @@
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Sup'tertiaire - Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager d'actifs immobiliers (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager en promotion immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit de l'immobilier parcours droit immobilier privé et public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droit urbanisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation management de l'immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>négociateur-conseil en patrimoine immobilier et financier</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention droit de l'immobilier parcours droit immobilier privé et public</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>consultant financier et patrimonial</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'immobilier parcours droit de l'urbanisme et droit de l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS professions immobilières</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESG</x:t>
+  </x:si>
+  <x:si>
     <x:t>Négociateur-conseil en patrimoine immobilier et financier</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/07/2027 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en ingénierie patrimoniale</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert en ingénierie patrimoniale</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention activités juridiques : métiers du droit de l'immobilier parcours métiers de l'immobilier dans la construction et la gestion immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>Droit immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention activités juridiques : métiers du droit de l'immobilier</x:t>
@@ -680,59 +680,59 @@
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé des affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Iscod</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
@@ -743,71 +743,71 @@
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Professions immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>ILEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé de gestion commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
-    <x:t>06400</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
-    <x:t>CANNES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>ILEC</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Négociateur-conseil en patrimoine immobilier et financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
@@ -1175,212 +1175,212 @@
   <x:si>
     <x:t>My Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Edmond Rostand</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M de Sully</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>IFC Méditerranée</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>IFC Méditerranée</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager immobilier</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention activités juridiques : métiers du droit de l'immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>manager immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ort Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>Ort Formation - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BUSINESS SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDRAC BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Française du Bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...20 lines deleted...]
-    <x:t>IDRAC BS</x:t>
+    <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>responsable de projets immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>06200</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>ISCAE - Site de Nice</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
@@ -1505,54 +1505,54 @@
   <x:si>
     <x:t>Moya conciergerie Pro</x:t>
   </x:si>
   <x:si>
     <x:t>83110</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Gérer les locations saisonnières - Conciergerie Airbnb</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Optima Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières BC02 Assurer la gestion locative d’un portefeuille de biens immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières BC01 Conseiller et accompagner un client dans son projet immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
@@ -3294,388 +3294,389 @@
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>535333</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>35438</x:v>
+        <x:v>38195</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>13229</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>534954</x:v>
+        <x:v>576304</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>36382</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>42154</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>534980</x:v>
+        <x:v>534954</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>40174</x:v>
+        <x:v>36382</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>42158</x:v>
+        <x:v>42154</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>592415</x:v>
+        <x:v>534980</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38195</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>110</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>13229</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>576304</x:v>
+        <x:v>592415</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>41696</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>615947</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38195</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>13229</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>576303</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -3868,330 +3869,330 @@
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>606935</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>40174</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>42158</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>574093</x:v>
+        <x:v>552655</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>552655</x:v>
+        <x:v>503795</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>36073</x:v>
+        <x:v>40989</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>503795</x:v>
+        <x:v>624809</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>40989</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>35011</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>624809</x:v>
+        <x:v>597217</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>597217</x:v>
+        <x:v>574093</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -4206,51 +4207,51 @@
       <x:c r="M38" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>552658</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4268,562 +4269,561 @@
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>589702</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>94</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>96</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>597216</x:v>
+        <x:v>628479</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>606931</x:v>
+        <x:v>552024</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>94</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>39112</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>41003</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>596942</x:v>
+        <x:v>545032</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>40174</x:v>
+        <x:v>39112</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>42158</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>628479</x:v>
+        <x:v>596942</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>552024</x:v>
+        <x:v>597216</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>545032</x:v>
+        <x:v>550755</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>550755</x:v>
+        <x:v>606931</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>597213</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>580891</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35077</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -5220,51 +5220,51 @@
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>13229</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>597449</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
@@ -5286,114 +5286,114 @@
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>636119</x:v>
+        <x:v>636116</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>636116</x:v>
+        <x:v>636119</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>59</x:v>
@@ -5406,51 +5406,51 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>628412</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>59</x:v>
@@ -5660,54 +5660,54 @@
       <x:c r="L64" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>638196</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -5960,51 +5960,51 @@
       <x:c r="M69" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>614703</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>187</x:v>
@@ -6137,163 +6137,161 @@
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>624805</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
-      <x:c r="E73" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>185</x:v>
-[...2 lines deleted...]
-        <x:v>186</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>549222</x:v>
+        <x:v>597222</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>94</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>197</x:v>
-[...1 lines deleted...]
-      <x:c r="H74" s="14" t="s"/>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>597222</x:v>
+        <x:v>549222</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -6415,62 +6413,62 @@
       <x:c r="L77" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>624806</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -6485,51 +6483,51 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>588296</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>59</x:v>
@@ -6599,324 +6597,324 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>613741</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>37641</x:v>
+        <x:v>40989</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>608612</x:v>
+        <x:v>608657</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>608657</x:v>
+        <x:v>608658</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>40989</x:v>
+        <x:v>40077</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
-      <x:c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>608658</x:v>
+        <x:v>578816</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>40077</x:v>
+        <x:v>37641</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>35011</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>578816</x:v>
+        <x:v>578830</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37641</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
+      <x:c r="E85" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>578830</x:v>
+        <x:v>608612</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -7460,51 +7458,51 @@
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>608342</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>59</x:v>
@@ -7514,211 +7512,210 @@
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>597224</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C97" s="3" t="n">
+        <x:v>38380</x:v>
+      </x:c>
+      <x:c r="D97" s="3" t="s"/>
+      <x:c r="G97" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C97" s="3" t="n">
-[...6 lines deleted...]
-      <x:c r="G97" s="0" t="s">
+      <x:c r="I97" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="I97" s="4" t="s">
+      <x:c r="J97" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="K97" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="L97" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M97" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="N97" s="3" t="n">
+        <x:v>42133</x:v>
+      </x:c>
+      <x:c r="O97" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P97" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="Q97" s="4" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R97" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="J97" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>506613</x:v>
+        <x:v>597226</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>94</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>34465</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="J98" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K98" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="L98" s="14" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M98" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="N98" s="15" t="n">
+        <x:v>32054</x:v>
+      </x:c>
+      <x:c r="O98" s="14" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="P98" s="14" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="Q98" s="16" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R98" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="J98" s="14" t="s">
-[...17 lines deleted...]
-      <x:c r="P98" s="14" t="s">
+      <x:c r="S98" s="14" t="n">
+        <x:v>506613</x:v>
+      </x:c>
+      <x:c r="T98" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="Q98" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R99" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>545150</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -7732,54 +7729,54 @@
       <x:c r="I100" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R100" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>608460</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -7789,113 +7786,113 @@
       <x:c r="I101" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R101" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>547442</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="Q102" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="Q102" s="16" t="s">
+      <x:c r="R102" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>607283</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -7908,113 +7905,113 @@
       <x:c r="I103" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R103" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>599473</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="Q104" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="Q104" s="16" t="s">
+      <x:c r="R104" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>558035</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -8024,231 +8021,231 @@
       <x:c r="J105" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>635964</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R106" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>599470</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R107" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>607866</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="Q108" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="Q108" s="16" t="s">
+      <x:c r="R108" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>506611</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -8258,51 +8255,51 @@
       <x:c r="J109" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>635962</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -8314,117 +8311,117 @@
       <x:c r="I110" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R110" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>606952</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>636123</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -8736,51 +8733,51 @@
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>552310</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>59</x:v>
@@ -9351,54 +9348,54 @@
       <x:c r="L128" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>636125</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -9596,51 +9593,51 @@
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>602186</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42133</x:v>
@@ -10003,51 +10000,51 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>601558</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>59</x:v>
@@ -10060,51 +10057,51 @@
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>624564</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42133</x:v>
@@ -10246,55 +10243,55 @@
         <x:v>601170</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -10304,129 +10301,129 @@
       <x:c r="S144" s="14" t="n">
         <x:v>599935</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>552023</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38195</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>13229</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>597448</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
@@ -11243,51 +11240,51 @@
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>600264</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42133</x:v>
@@ -11460,57 +11457,57 @@
       <x:c r="K164" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>547721</x:v>
+        <x:v>611237</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -11520,57 +11517,57 @@
       <x:c r="K165" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>611237</x:v>
+        <x:v>547721</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -11867,51 +11864,51 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>590887</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="G172" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
@@ -12276,51 +12273,51 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>553822</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42133</x:v>
@@ -12446,51 +12443,51 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>546963</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -12502,551 +12499,553 @@
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>556951</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
-      <x:c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>607458</x:v>
+        <x:v>556950</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40989</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>185</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>549282</x:v>
+        <x:v>626302</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>40989</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>35011</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>626302</x:v>
+        <x:v>607458</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>263</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>185</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>608085</x:v>
+        <x:v>597210</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>597210</x:v>
+        <x:v>608085</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s"/>
+      <x:c r="E188" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>608086</x:v>
+        <x:v>549282</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
-      <x:c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>607459</x:v>
+        <x:v>608086</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>263</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s"/>
+      <x:c r="E190" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>185</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>556950</x:v>
+        <x:v>607459</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>600897</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
@@ -13071,54 +13070,54 @@
       <x:c r="L192" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>626303</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -13197,271 +13196,270 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>608010</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>597211</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s"/>
+      <x:c r="E196" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>572712</x:v>
+        <x:v>549381</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>37279</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
-      <x:c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>549348</x:v>
+        <x:v>572712</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>37279</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>549381</x:v>
+        <x:v>549348</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -13548,51 +13546,51 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>615949</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>59</x:v>
@@ -13656,116 +13654,116 @@
       <x:c r="M202" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>547205</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>599934</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>59</x:v>
@@ -13821,57 +13819,57 @@
       <x:c r="K205" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>549480</x:v>
+        <x:v>603637</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
@@ -13880,65 +13878,65 @@
       <x:c r="K206" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>603637</x:v>
+        <x:v>549480</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42133</x:v>
@@ -14007,1112 +14005,1114 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>603636</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>598949</x:v>
+        <x:v>608461</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>40174</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>233</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>42158</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>608461</x:v>
+        <x:v>554759</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>554759</x:v>
+        <x:v>549104</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>400</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>549104</x:v>
+        <x:v>599668</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>40989</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
-      <x:c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>599668</x:v>
+        <x:v>624800</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>556426</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>616045</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>40989</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s"/>
+      <x:c r="E216" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>35011</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>624800</x:v>
+        <x:v>546513</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>41735</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
+      <x:c r="E217" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>632387</x:v>
+        <x:v>603598</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s"/>
+      <x:c r="E218" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>215</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>542836</x:v>
+        <x:v>552266</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>135</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>408</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>597214</x:v>
+        <x:v>600720</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>94</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>635364</x:v>
+        <x:v>598949</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
-      <x:c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>603598</x:v>
+        <x:v>542836</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>546513</x:v>
+        <x:v>635364</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>176</x:v>
-[...1 lines deleted...]
-      <x:c r="C223" s="3" t="s"/>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="n">
+        <x:v>41735</x:v>
+      </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="J223" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>42159</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>600720</x:v>
+        <x:v>632387</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>552266</x:v>
+        <x:v>597214</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>597223</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>597208</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>597215</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -15127,51 +15127,51 @@
       <x:c r="J228" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>605208</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -15184,51 +15184,51 @@
       <x:c r="J229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>553983</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -15249,105 +15249,105 @@
       <x:c r="L230" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>565854</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>602741</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -15359,222 +15359,222 @@
       <x:c r="I232" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>606951</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>607854</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>41735</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>628282</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>31028</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>624140</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -15585,173 +15585,173 @@
       <x:c r="H236" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>608242</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>603558</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>37641</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>546514</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -15761,54 +15761,54 @@
       <x:c r="I239" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>547443</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -15853,418 +15853,418 @@
       <x:c r="T240" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>545162</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>39812</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>603930</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>552311</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>607307</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>566525</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>560003</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42137</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>626240</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
@@ -16273,51 +16273,51 @@
         <x:v>437</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42137</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>626241</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -16327,51 +16327,51 @@
       <x:c r="J249" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>624801</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
@@ -16384,60 +16384,60 @@
       <x:c r="J250" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>624803</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -16585,148 +16585,148 @@
         <x:v>599825</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>601559</x:v>
+        <x:v>544953</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>544953</x:v>
+        <x:v>601559</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
@@ -16806,51 +16806,51 @@
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>548696</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>59</x:v>
@@ -16944,126 +16944,126 @@
       <x:c r="C260" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>608700</x:v>
+        <x:v>608701</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>608701</x:v>
+        <x:v>608700</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>461</x:v>
@@ -17202,51 +17202,51 @@
       <x:c r="M264" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>609682</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -17369,220 +17369,220 @@
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>618332</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>34441</x:v>
+        <x:v>40989</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
-      <x:c r="E268" s="14" t="s"/>
+      <x:c r="E268" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>551687</x:v>
+        <x:v>601955</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>40989</x:v>
+        <x:v>34441</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>601955</x:v>
+        <x:v>546917</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>34441</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
-      <x:c r="E270" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>546917</x:v>
+        <x:v>551687</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
@@ -17725,215 +17725,215 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>585285</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>550757</x:v>
+        <x:v>534946</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>35077</x:v>
+        <x:v>36382</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>41003</x:v>
+        <x:v>42154</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>534946</x:v>
+        <x:v>534977</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>36382</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>42154</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>534977</x:v>
+        <x:v>550757</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>71</x:v>
       </x:c>