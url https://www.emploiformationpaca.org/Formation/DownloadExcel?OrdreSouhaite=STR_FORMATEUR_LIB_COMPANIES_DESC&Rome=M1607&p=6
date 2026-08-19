--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -311,80 +311,80 @@
   <x:si>
     <x:t>Sun Design</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bureautique</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Excel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureautique Microsoft avec l'intelligence artificielle (IA) intégrée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Excel</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Excel - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Studio Gentile - Systemv</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat spécialisé</x:t>
@@ -416,80 +416,80 @@
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Edmond Rostand</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>SIX-FOURS-LES-PLAGES</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Formation modulaire certifiante : métiers de l'assistanat administratif, médico-social et comptable</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Comptabilité générale</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
@@ -1631,59 +1631,59 @@
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat direction</x:t>
   </x:si>
   <x:si>
     <x:t>04/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant juridique</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant(e) Ressources Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut de Formation aux Métiers des Services à Domicile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFASAD</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut de Formation aux Métiers des Services à Domicile</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire assistant</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
@@ -2399,57 +2399,57 @@
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Istres</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2028 00:00:00</x:t>
   </x:si>
@@ -4041,349 +4041,349 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>586155</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>635949</x:v>
+        <x:v>632252</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>632252</x:v>
+        <x:v>632253</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>632253</x:v>
+        <x:v>616675</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>616675</x:v>
+        <x:v>616676</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="U23" s="4" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>616676</x:v>
+        <x:v>617462</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>617462</x:v>
+        <x:v>635949</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
@@ -4533,448 +4533,448 @@
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>520300</x:v>
+        <x:v>577797</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>527770</x:v>
+        <x:v>527769</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>564527</x:v>
+        <x:v>525582</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>525582</x:v>
+        <x:v>527767</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>527767</x:v>
+        <x:v>527768</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>527768</x:v>
+        <x:v>520300</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>577797</x:v>
+        <x:v>527770</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="S36" s="14" t="n">
+        <x:v>564527</x:v>
+      </x:c>
+      <x:c r="T36" s="16" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -5922,51 +5922,51 @@
       <x:c r="I53" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>614289</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
@@ -5975,51 +5975,51 @@
         <x:v>172</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>614290</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>178</x:v>
@@ -6030,51 +6030,51 @@
       <x:c r="L55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>638434</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
@@ -6453,51 +6453,51 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>576606</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -6544,54 +6544,54 @@
       <x:c r="L65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>584597</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
@@ -6710,51 +6710,51 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>575137</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
@@ -7269,51 +7269,51 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>576621</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -9564,51 +9564,51 @@
       <x:c r="J121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>594454</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -9673,51 +9673,51 @@
       <x:c r="J123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>595277</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
@@ -9728,51 +9728,51 @@
       <x:c r="J124" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>594435</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -11207,156 +11207,156 @@
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>594481</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>617227</x:v>
+        <x:v>547493</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>547493</x:v>
+        <x:v>617227</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>55</x:v>
@@ -11519,51 +11519,51 @@
       <x:c r="J157" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>595273</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
@@ -12441,51 +12441,51 @@
       <x:c r="J174" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>594474</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -13549,51 +13549,51 @@
       <x:c r="J194" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>595278</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
@@ -13825,51 +13825,51 @@
       <x:c r="J199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>595295</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
@@ -14272,51 +14272,51 @@
       <x:c r="J207" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>549678</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
@@ -14493,51 +14493,51 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>542256</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -14589,51 +14589,51 @@
       <x:c r="J213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>612077</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -14650,51 +14650,51 @@
       <x:c r="J214" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>599791</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
@@ -14707,51 +14707,51 @@
       <x:c r="J215" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>576238</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -14768,51 +14768,51 @@
       <x:c r="J216" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>599789</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -14828,51 +14828,51 @@
       <x:c r="J217" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>599790</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -15004,165 +15004,164 @@
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>523303</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
-      <x:c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G221" s="0" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>630320</x:v>
+        <x:v>611291</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s"/>
+      <x:c r="E222" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>611291</x:v>
+        <x:v>630320</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -15365,51 +15364,51 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>601981</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>46</x:v>
@@ -15597,51 +15596,51 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>599923</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>46</x:v>
@@ -15696,108 +15695,108 @@
       <x:c r="J232" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>552162</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>622408</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
@@ -15810,51 +15809,51 @@
       <x:c r="J234" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>635623</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -15867,110 +15866,110 @@
       <x:c r="J235" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>601784</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>601836</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -15983,51 +15982,51 @@
       <x:c r="J237" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>601783</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -17900,51 +17899,51 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>555976</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
@@ -18142,225 +18141,225 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>555975</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>608524</x:v>
+        <x:v>608429</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>38625</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>608429</x:v>
+        <x:v>555933</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>555933</x:v>
+        <x:v>608524</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -18481,51 +18480,51 @@
       <x:c r="L281" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>629939</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
@@ -18876,51 +18875,51 @@
       <x:c r="L288" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>617372</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
@@ -18998,159 +18997,160 @@
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>626484</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
+      <x:c r="E291" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>615132</x:v>
+        <x:v>601740</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
-        <x:v>102</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
-      <x:c r="E292" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>601740</x:v>
+        <x:v>615132</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
@@ -21137,51 +21137,51 @@
         <x:v>626</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>612593</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>626</x:v>
@@ -21953,51 +21953,51 @@
         <x:v>626</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>612609</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>626</x:v>
@@ -22259,51 +22259,51 @@
         <x:v>626</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>612599</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>626</x:v>
@@ -23244,51 +23244,51 @@
       <x:c r="J372" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>604148</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -23304,51 +23304,51 @@
       <x:c r="J373" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>502114</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -23365,51 +23365,51 @@
       <x:c r="J374" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>553188</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -23499,161 +23499,161 @@
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>576110</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>547066</x:v>
+        <x:v>498664</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>498664</x:v>
+        <x:v>547066</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
@@ -24986,51 +24986,51 @@
       <x:c r="J402" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>624483</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
@@ -25043,51 +25043,51 @@
       <x:c r="J403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>625991</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
@@ -25596,51 +25596,51 @@
       <x:c r="M413" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>633102</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>25</x:v>
@@ -25659,51 +25659,51 @@
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>572398</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
@@ -26524,57 +26524,57 @@
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>633027</x:v>
+        <x:v>633028</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>460</x:v>
@@ -26585,57 +26585,57 @@
       <x:c r="K430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>633028</x:v>
+        <x:v>633027</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>778</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -26939,51 +26939,51 @@
       <x:c r="L436" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>637687</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -26996,51 +26996,51 @@
       <x:c r="L437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>637691</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
@@ -27519,51 +27519,51 @@
       <x:c r="L446" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>637688</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -27576,51 +27576,51 @@
       <x:c r="L447" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>637689</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
@@ -27635,51 +27635,51 @@
       <x:c r="L448" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>524895</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -27808,51 +27808,51 @@
       <x:c r="L451" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>637690</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
@@ -27924,51 +27924,51 @@
       <x:c r="L453" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>633335</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
@@ -28272,51 +28272,51 @@
       <x:c r="L459" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>524797</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
@@ -28447,51 +28447,51 @@
       <x:c r="L462" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>637613</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -28563,51 +28563,51 @@
       <x:c r="L464" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>637614</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -28736,51 +28736,51 @@
       <x:c r="L467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>633262</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
@@ -29259,51 +29259,51 @@
       <x:c r="L476" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>637615</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -29316,51 +29316,51 @@
       <x:c r="L477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>637616</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
@@ -29542,176 +29542,176 @@
       <x:c r="J481" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>623353</x:v>
+        <x:v>637612</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>627864</x:v>
+        <x:v>623353</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>637612</x:v>
+        <x:v>627864</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>777</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -29775,51 +29775,51 @@
       <x:c r="J485" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>609461</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
@@ -29939,51 +29939,51 @@
         <x:v>816</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>533116</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>815</x:v>
@@ -30046,51 +30046,51 @@
         <x:v>816</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>534100</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>815</x:v>
@@ -30153,51 +30153,51 @@
         <x:v>816</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>534104</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>815</x:v>
@@ -30260,51 +30260,51 @@
         <x:v>816</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>534256</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>815</x:v>
@@ -30367,51 +30367,51 @@
         <x:v>816</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>71632</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>534020</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s"/>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>815</x:v>
@@ -30474,51 +30474,51 @@
         <x:v>816</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s"/>
       <x:c r="K498" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>534254</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s"/>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>815</x:v>
@@ -30526,51 +30526,51 @@
       <x:c r="I499" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>533536</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>814</x:v>
       </x:c>