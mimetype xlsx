--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -284,98 +284,98 @@
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sage comptabilité</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>Initiation à la paie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sage paie</x:t>
   </x:si>
   <x:si>
     <x:t>Traitement paie</x:t>
   </x:si>
   <x:si>
-    <x:t>Initiation à la paie</x:t>
+    <x:t>Responsable comptable et financier spécialisation conseil, audit et contrôle de gestion (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager comptable et financier spécialisation conseil, audit et contrôle de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Sciences-U Lyon</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Analyse financière</x:t>
   </x:si>
   <x:si>
-    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
@@ -572,59 +572,59 @@
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable comptable et financier spécialisation finance (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable comptable et financier spécialisation finance (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Hautes Etudes de Comptabilité et de Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>HECG</x:t>
   </x:si>
   <x:si>
     <x:t>Hautes Etudes de Comptabilité et de Gestion - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bilan et Compte de Résultat</x:t>
@@ -653,134 +653,134 @@
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse financière en entreprise : perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Clôture comptable</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Finance pour non financier</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Comptabilité au quotidien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analyse financière en entreprise : initiation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comptabilité initiation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TVA Obligations déclaratives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
-    <x:t>Comptabilité au quotidien</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
@@ -884,74 +884,74 @@
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>expert en contrôle de gestion et audit</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Comptabilité et de Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG</x:t>
   </x:si>
   <x:si>
+    <x:t>11/03/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>11/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/03/2023 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>11/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en contrôle de gestion et audit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
@@ -1037,87 +1037,87 @@
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 4 comptabilité et audit</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel</x:t>
+  </x:si>
+  <x:si>
     <x:t>Comptabilité niveau 1 : les fondamentaux</x:t>
   </x:si>
   <x:si>
-    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information (Contrat de Professionnalisation)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 4 comptabilité et audit (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention comptabilité - contrôle - audit</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention comptabilité - contrôle - audit parcours comptabilité, contrôle, audit</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
@@ -2283,379 +2283,379 @@
       <x:c r="B12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>32688</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>578360</x:v>
+        <x:v>577111</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>32663</x:v>
+        <x:v>32688</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>577111</x:v>
+        <x:v>578360</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>37855</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>550753</x:v>
+        <x:v>550981</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>550981</x:v>
+        <x:v>535032</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>37836</x:v>
+        <x:v>37855</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>535032</x:v>
+        <x:v>550753</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37855</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>535040</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -2715,161 +2715,161 @@
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>609596</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>557179</x:v>
+        <x:v>609597</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>609597</x:v>
+        <x:v>557179</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>90</x:v>
@@ -3871,51 +3871,51 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -3928,51 +3928,51 @@
       <x:c r="U40" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -3987,51 +3987,51 @@
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -4044,51 +4044,51 @@
       <x:c r="U42" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -4263,215 +4263,216 @@
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>607967</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>588354</x:v>
+        <x:v>635192</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>614708</x:v>
+        <x:v>588354</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>635192</x:v>
+        <x:v>614708</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>56</x:v>
@@ -4672,611 +4673,611 @@
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>498512</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>607159</x:v>
+        <x:v>554234</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>554234</x:v>
+        <x:v>607159</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>37855</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>550752</x:v>
+        <x:v>534869</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>535030</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37855</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>535039</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>37836</x:v>
+        <x:v>37855</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>534869</x:v>
+        <x:v>550752</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>550978</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>550983</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>550985</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>550977</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
@@ -5349,51 +5350,51 @@
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>599153</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -5470,60 +5471,60 @@
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>509420</x:v>
+        <x:v>558877</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>104</x:v>
@@ -5531,60 +5532,60 @@
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>558877</x:v>
+        <x:v>509420</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -5988,1837 +5989,1839 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>587414</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="C77" s="3" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C77" s="3" t="n">
+        <x:v>40998</x:v>
+      </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
+      <x:c r="J77" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>32663</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>635558</x:v>
+        <x:v>587413</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>112</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>197</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>603680</x:v>
+        <x:v>635574</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>635566</x:v>
+        <x:v>635579</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="J80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>587413</x:v>
+        <x:v>635558</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>635574</x:v>
+        <x:v>635566</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>635579</x:v>
+        <x:v>635554</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>635554</x:v>
+        <x:v>635555</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>635555</x:v>
+        <x:v>635564</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>635564</x:v>
+        <x:v>635565</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>635565</x:v>
+        <x:v>635568</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>635568</x:v>
+        <x:v>635576</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>635576</x:v>
+        <x:v>635552</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>635552</x:v>
+        <x:v>635553</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="U89" s="4" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>635553</x:v>
+        <x:v>635556</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>187</x:v>
-[...1 lines deleted...]
-      <x:c r="C91" s="3" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="n">
+        <x:v>41855</x:v>
+      </x:c>
       <x:c r="D91" s="3" t="s"/>
+      <x:c r="E91" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>111</x:v>
-[...2 lines deleted...]
-        <x:v>112</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="J91" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>32663</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>635556</x:v>
+        <x:v>603680</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="H92" s="14" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s">
+        <x:v>112</x:v>
+      </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>634228</x:v>
+        <x:v>635560</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>635560</x:v>
+        <x:v>635561</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>635561</x:v>
+        <x:v>635563</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>635563</x:v>
+        <x:v>635567</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>635567</x:v>
+        <x:v>635569</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>635569</x:v>
+        <x:v>635571</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>635571</x:v>
+        <x:v>635572</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>635572</x:v>
+        <x:v>635575</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>635575</x:v>
+        <x:v>635577</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>635577</x:v>
+        <x:v>635578</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>183</x:v>
-[...1 lines deleted...]
-      <x:c r="C102" s="15" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C102" s="15" t="n">
+        <x:v>40998</x:v>
+      </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s"/>
+      <x:c r="E102" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="J102" s="14" t="s"/>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J102" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>32663</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>635578</x:v>
+        <x:v>552218</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>552218</x:v>
+        <x:v>601817</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>601817</x:v>
+        <x:v>495333</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>495333</x:v>
+        <x:v>601816</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>601816</x:v>
+        <x:v>495332</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>495332</x:v>
+        <x:v>552213</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
-      <x:c r="E108" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>240</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>552213</x:v>
+        <x:v>634228</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>634234</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7880,51 +7883,51 @@
       <x:c r="M111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>634229</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7986,51 +7989,51 @@
       <x:c r="M113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>634232</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
@@ -8039,100 +8042,100 @@
       <x:c r="M114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>634235</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>634236</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8153,92 +8156,92 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>587410</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>634233</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
@@ -8296,51 +8299,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>634230</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
@@ -8349,51 +8352,51 @@
       <x:c r="M120" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>634231</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8583,100 +8586,100 @@
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>636678</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>636680</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -8685,304 +8688,304 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>636681</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>636674</x:v>
+        <x:v>637706</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>636679</x:v>
+        <x:v>636688</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>636686</x:v>
+        <x:v>636674</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>637706</x:v>
+        <x:v>636679</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>636688</x:v>
+        <x:v>636686</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -8991,51 +8994,51 @@
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>636672</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
@@ -9131,54 +9134,54 @@
       <x:c r="L135" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>636682</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
@@ -9187,51 +9190,51 @@
       <x:c r="M136" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>636683</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>45</x:v>
@@ -9437,62 +9440,62 @@
       <x:c r="L141" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>636687</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -9581,60 +9584,60 @@
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>597151</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -9670,327 +9673,327 @@
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>594987</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>620476</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="R147" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="S147" s="0" t="n">
+        <x:v>609442</x:v>
+      </x:c>
+      <x:c r="T147" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="R147" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>609442</x:v>
+        <x:v>495248</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>495248</x:v>
+        <x:v>546855</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="U149" s="4" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>546855</x:v>
+        <x:v>600252</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -10009,115 +10012,115 @@
       <x:c r="L151" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>609443</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>499731</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -10236,51 +10239,51 @@
       <x:c r="G155" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>600176</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
@@ -10297,51 +10300,51 @@
       <x:c r="G156" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>546244</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
@@ -10360,51 +10363,51 @@
       <x:c r="J157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>594981</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -10718,51 +10721,51 @@
       <x:c r="L163" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>608022</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
@@ -11544,552 +11547,553 @@
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>578132</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>635683</x:v>
+        <x:v>461215</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>322</x:v>
-[...1 lines deleted...]
-      <x:c r="C179" s="3" t="s"/>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="n">
+        <x:v>40998</x:v>
+      </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
+      <x:c r="J179" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>32663</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>618552</x:v>
+        <x:v>461224</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>461215</x:v>
+        <x:v>461229</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>461224</x:v>
+        <x:v>461248</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>312</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>461229</x:v>
+        <x:v>461255</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>461248</x:v>
+        <x:v>635683</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C184" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="J184" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>461255</x:v>
+        <x:v>618552</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>461244</x:v>
+        <x:v>577590</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>577590</x:v>
+        <x:v>461244</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
@@ -12166,57 +12170,57 @@
       <x:c r="K188" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>548548</x:v>
+        <x:v>500538</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
@@ -12226,57 +12230,57 @@
       <x:c r="K189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>500538</x:v>
+        <x:v>548548</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12337,57 +12341,57 @@
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="S191" s="0" t="n">
+        <x:v>602090</x:v>
+      </x:c>
+      <x:c r="T191" s="4" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
@@ -12396,57 +12400,57 @@
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>602090</x:v>
+        <x:v>602089</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12561,51 +12565,51 @@
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>594984</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>35991</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
@@ -12736,51 +12740,51 @@
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>584140</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>346</x:v>