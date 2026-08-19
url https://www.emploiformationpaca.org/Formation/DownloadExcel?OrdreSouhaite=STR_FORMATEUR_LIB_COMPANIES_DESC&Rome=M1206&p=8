--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -314,140 +314,140 @@
   <x:si>
     <x:t>Traitement paie</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable comptable et financier spécialisation conseil, audit et contrôle de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager comptable et financier spécialisation conseil, audit et contrôle de gestion (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analyse financière</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/25/2024 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
   </x:si>
   <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/29/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marie Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/24/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Honoré d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme supérieur de comptabilité et de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
@@ -506,56 +506,56 @@
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Saint Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable comptable et financier</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
+    <x:t>06/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/17/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
@@ -653,77 +653,77 @@
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse financière en entreprise : perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Clôture comptable</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Finance pour non financier</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
     <x:t>Analyse financière en entreprise : initiation</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe Belmont</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comptabilité au quotidien</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comptabilité initiation</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TVA Obligations déclaratives</x:t>
@@ -887,71 +887,71 @@
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>expert en contrôle de gestion et audit</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Comptabilité et de Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2023 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/04/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>11/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/04/2024 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>11/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en contrôle de gestion et audit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
@@ -995,99 +995,99 @@
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 4 comptabilité et audit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale (Contrat de Professionnalisation)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Comptabilité niveau 1 : les fondamentaux</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Comptabilité niveau 1 : les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 4 comptabilité et audit (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
@@ -2406,227 +2406,227 @@
       <x:c r="K14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>550981</x:v>
+        <x:v>535032</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>37836</x:v>
+        <x:v>37855</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>535032</x:v>
+        <x:v>550753</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>37855</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>550753</x:v>
+        <x:v>550981</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37855</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>535040</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
@@ -2641,51 +2641,51 @@
       <x:c r="L18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>550980</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -2937,57 +2937,57 @@
       <x:c r="K23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>604609</x:v>
+        <x:v>547838</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="U23" s="4" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -2996,178 +2996,178 @@
       <x:c r="K24" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>547838</x:v>
+        <x:v>604609</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>547738</x:v>
+        <x:v>616776</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>616776</x:v>
+        <x:v>623944</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="U26" s="16" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -3177,54 +3177,54 @@
       <x:c r="K27" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>623944</x:v>
+        <x:v>547738</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>112</x:v>
@@ -3955,57 +3955,57 @@
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>521674</x:v>
+        <x:v>632730</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -4014,57 +4014,57 @@
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>632730</x:v>
+        <x:v>521674</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4263,216 +4263,215 @@
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>607967</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>635192</x:v>
+        <x:v>588354</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>588354</x:v>
+        <x:v>614708</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>614708</x:v>
+        <x:v>635192</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>56</x:v>
@@ -4834,227 +4833,227 @@
       <x:c r="L56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>534869</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>37855</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>535039</x:v>
+        <x:v>535030</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>37836</x:v>
+        <x:v>37855</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>535030</x:v>
+        <x:v>535039</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37855</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>550752</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -5066,54 +5065,54 @@
       <x:c r="L60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>550978</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -5123,51 +5122,51 @@
       <x:c r="L61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>550983</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
@@ -5182,54 +5181,54 @@
       <x:c r="L62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>550985</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -5239,51 +5238,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>550977</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -5930,155 +5929,150 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>635573</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>635554</x:v>
+        <x:v>635574</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="J77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>587413</x:v>
+        <x:v>635579</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -6101,144 +6095,149 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>603680</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>192</x:v>
-[...1 lines deleted...]
-      <x:c r="C79" s="3" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="n">
+        <x:v>40998</x:v>
+      </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
+      <x:c r="J79" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>32663</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>635574</x:v>
+        <x:v>587413</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>635579</x:v>
+        <x:v>635554</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -6641,51 +6640,51 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>635566</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
@@ -6693,51 +6692,51 @@
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>635552</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
@@ -6849,51 +6848,51 @@
       <x:c r="M92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>587407</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>44</x:v>
@@ -7846,51 +7845,51 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>587408</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
@@ -8148,51 +8147,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>587410</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>45</x:v>
@@ -8406,54 +8405,54 @@
       <x:c r="L121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>587412</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
@@ -8465,54 +8464,54 @@
       <x:c r="L122" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>609820</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8522,54 +8521,54 @@
       <x:c r="L123" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>587411</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
@@ -8828,104 +8827,104 @@
       <x:c r="L129" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>636674</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>636679</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>44</x:v>
@@ -8941,51 +8940,51 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>636686</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -8994,51 +8993,51 @@
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>636672</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
@@ -9584,51 +9583,51 @@
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>597151</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
@@ -9784,216 +9783,216 @@
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>609442</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="R148" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="S148" s="14" t="n">
+        <x:v>495248</x:v>
+      </x:c>
+      <x:c r="T148" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="R148" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>495248</x:v>
+        <x:v>546855</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="U149" s="4" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>546855</x:v>
+        <x:v>600252</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -10040,87 +10039,87 @@
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>499731</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -10239,51 +10238,51 @@
       <x:c r="G155" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>600176</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
@@ -10300,51 +10299,51 @@
       <x:c r="G156" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>546244</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
@@ -10845,515 +10844,515 @@
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>461250</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>461225</x:v>
+        <x:v>461218</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>461234</x:v>
+        <x:v>461242</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>461246</x:v>
+        <x:v>578133</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>461253</x:v>
+        <x:v>461225</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>312</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>461218</x:v>
+        <x:v>461234</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>461242</x:v>
+        <x:v>461246</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>578133</x:v>
+        <x:v>461253</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B173" s="0" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>635685</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11368,51 +11367,51 @@
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>577591</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>44</x:v>
@@ -11425,51 +11424,51 @@
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>461228</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11533,457 +11532,456 @@
       <x:c r="L177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>578132</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>461215</x:v>
+        <x:v>635683</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>308</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="J179" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>461224</x:v>
+        <x:v>618552</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>312</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>461229</x:v>
+        <x:v>461215</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>461248</x:v>
+        <x:v>461224</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>461255</x:v>
+        <x:v>461229</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>635683</x:v>
+        <x:v>461248</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C184" s="15" t="s"/>
+      <x:c r="C184" s="15" t="n">
+        <x:v>40998</x:v>
+      </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="J184" s="14" t="s"/>
+      <x:c r="J184" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>32663</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>618552</x:v>
+        <x:v>461255</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12001,51 +11999,51 @@
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>577590</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>