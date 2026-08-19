--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -167,68 +167,68 @@
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Montage audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation son et podcast</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formateur , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Son</x:t>
+  </x:si>
+  <x:si>
     <x:t>Adobe Premiere Pro</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Jeune 16-25 ans , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Premiere Pro</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation son et podcast</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention techniques du son et de l'image parcours design sonore et médias interactifs numériques</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
@@ -392,83 +392,83 @@
   <x:si>
     <x:t>Chef monteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sophia Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Effets spéciaux</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Montage vidéo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage de vidéos courtes pour le web et les réseaux sociaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Montage Vidéo avec DaVinci Resolve</x:t>
   </x:si>
   <x:si>
-    <x:t>Senza</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel monteur audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>Qwantic - Cbs Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
@@ -512,77 +512,77 @@
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Enregistrer le paysagé</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Construire une narration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Documentaire sonore de création</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radio télévision</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Construire une narration</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Première Pro CC 2022 - Les bases</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Première Pro CC 2022 - Avancée</x:t>
   </x:si>
   <x:si>
     <x:t>Final Cut Pro X</x:t>
@@ -1118,90 +1118,90 @@
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>AUBAGNE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours écritures critiques, recherche et didactique de l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours écritures documentaires : recherche et création</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention cinéma et audiovisuel parcours ingénierie de l'image et de la prise de vue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours ingénierie du son à l'image</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Master mention cinéma et audiovisuel parcours ingénierie de l'image et de la prise de vue</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours ingénierie du montage et post-production</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours métiers de la composition musicale et sonore pour l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours métiers de la production et de la réalisation</x:t>
   </x:si>
   <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
@@ -1882,119 +1882,119 @@
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
-        <x:v>72711</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>616901</x:v>
+        <x:v>615305</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s"/>
       <x:c r="K4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>72711</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>615305</x:v>
+        <x:v>616901</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2108,51 +2108,51 @@
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>592095</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
@@ -2214,51 +2214,51 @@
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>610139</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
@@ -2267,100 +2267,100 @@
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>610140</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>610259</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
@@ -2369,51 +2369,51 @@
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>610258</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
@@ -2622,51 +2622,51 @@
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>567693</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
@@ -3014,1855 +3014,1855 @@
       <x:c r="B24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>72710</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>635242</x:v>
+        <x:v>634124</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>634124</x:v>
+        <x:v>636779</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="S26" s="14" t="n">
+        <x:v>636811</x:v>
+      </x:c>
+      <x:c r="T26" s="16" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="U26" s="16" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>636811</x:v>
+        <x:v>635242</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>635243</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>636814</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>634117</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>634120</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>634127</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>636791</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>636794</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>636797</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>636803</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>636806</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>636817</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>634118</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>634122</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>634125</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>634128</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>634129</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>635236</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>635237</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>635240</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>635241</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>635245</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>635246</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>72710</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="S50" s="14" t="n">
+        <x:v>634123</x:v>
+      </x:c>
+      <x:c r="T50" s="16" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>72710</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>635238</x:v>
+        <x:v>634126</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>72710</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>635244</x:v>
+        <x:v>636796</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>636786</x:v>
+        <x:v>635235</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>636796</x:v>
+        <x:v>635238</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>634123</x:v>
+        <x:v>635244</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>634126</x:v>
+        <x:v>634119</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>634119</x:v>
+        <x:v>636786</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>636808</x:v>
+        <x:v>635239</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>72710</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>635239</x:v>
+        <x:v>636808</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -5083,508 +5083,508 @@
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>636862</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>628274</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>628275</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>623375</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>605668</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>628273</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>623376</x:v>
+        <x:v>605659</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>605659</x:v>
+        <x:v>605664</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>46245</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>605664</x:v>
+        <x:v>623376</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>634090</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
@@ -5593,51 +5593,51 @@
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>634092</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
@@ -6130,51 +6130,51 @@
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>578076</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
@@ -6281,51 +6281,51 @@
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>578066</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
@@ -6334,100 +6334,100 @@
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>578071</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>578072</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
@@ -6436,51 +6436,51 @@
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>578073</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
@@ -6600,51 +6600,51 @@
       <x:c r="E93" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>608577</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
@@ -6659,51 +6659,51 @@
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>550670</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
@@ -7113,51 +7113,51 @@
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>595761</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
@@ -7278,51 +7278,51 @@
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>620487</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
@@ -7557,550 +7557,548 @@
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>595762</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>37020</x:v>
+        <x:v>37196</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>549565</x:v>
+        <x:v>587202</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>37196</x:v>
+        <x:v>37021</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>587202</x:v>
+        <x:v>587200</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>37021</x:v>
+        <x:v>37196</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>46281</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>587200</x:v>
+        <x:v>549563</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>37196</x:v>
+        <x:v>37021</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>549563</x:v>
+        <x:v>549566</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>201</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="J115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>46281</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>549566</x:v>
+        <x:v>587279</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="C116" s="15" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C116" s="15" t="n">
+        <x:v>37020</x:v>
+      </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="J116" s="14" t="s"/>
+      <x:c r="J116" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>587279</x:v>
+        <x:v>587201</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="J117" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>587201</x:v>
+        <x:v>635926</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="C118" s="15" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C118" s="15" t="n">
+        <x:v>37020</x:v>
+      </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="J118" s="14" t="s"/>
+      <x:c r="J118" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>72710</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>635926</x:v>
+        <x:v>549565</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>36901</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>551461</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37020</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -8115,51 +8113,51 @@
       <x:c r="J120" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>546510</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37020</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -8172,110 +8170,110 @@
       <x:c r="J121" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>603555</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>546511</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37021</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -8288,376 +8286,376 @@
       <x:c r="J123" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>546509</x:v>
+        <x:v>603554</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>37021</x:v>
+        <x:v>37196</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>46281</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>603554</x:v>
+        <x:v>603556</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>37196</x:v>
+        <x:v>37021</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>603556</x:v>
+        <x:v>546509</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>542401</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>71130</x:v>
+        <x:v>72713</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>542238</x:v>
+        <x:v>542281</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>72713</x:v>
+        <x:v>71130</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>542281</x:v>
+        <x:v>542238</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>41243</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>595607</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>41243</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
@@ -8670,51 +8668,51 @@
       <x:c r="J130" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>595608</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41243</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -8724,51 +8722,51 @@
       <x:c r="J131" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>595606</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -9019,51 +9017,51 @@
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>616988</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
@@ -9409,51 +9407,51 @@
       <x:c r="E143" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>535330</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
@@ -9468,51 +9466,51 @@
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>550671</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
@@ -9525,51 +9523,51 @@
       <x:c r="E145" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>611114</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
@@ -10083,51 +10081,51 @@
       <x:c r="J155" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>595654</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37021</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
@@ -10140,105 +10138,105 @@
       <x:c r="J156" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>595757</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>595760</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
@@ -10344,51 +10342,51 @@
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>637776</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
@@ -10495,60 +10493,60 @@
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>505756</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
@@ -10597,51 +10595,51 @@
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>505754</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
@@ -10885,51 +10883,51 @@
       <x:c r="J170" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>566727</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
@@ -10939,51 +10937,51 @@
       <x:c r="J171" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>587728</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
@@ -10996,51 +10994,51 @@
       <x:c r="J172" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>587729</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
@@ -11050,51 +11048,51 @@
       <x:c r="J173" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>587730</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
@@ -11150,51 +11148,51 @@
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>626503</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
@@ -11267,51 +11265,51 @@
       <x:c r="G177" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>549139</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
@@ -11382,162 +11380,162 @@
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>592098</x:v>
+        <x:v>592096</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>592096</x:v>
+        <x:v>592098</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>592097</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
@@ -11552,51 +11550,51 @@
       <x:c r="G182" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>575525</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
@@ -11609,51 +11607,51 @@
       <x:c r="G183" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>575526</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
@@ -11668,224 +11666,224 @@
       <x:c r="G184" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>576152</x:v>
+        <x:v>576148</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>632985</x:v>
+        <x:v>576152</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>576148</x:v>
+        <x:v>632985</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>581557</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
@@ -11900,408 +11898,408 @@
       <x:c r="G188" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>576151</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>576153</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>576155</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>632987</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>632988</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>632989</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>632990</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -12507,100 +12505,100 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>583886</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>634728</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
@@ -12609,153 +12607,153 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>635477</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>634727</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>634726</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">