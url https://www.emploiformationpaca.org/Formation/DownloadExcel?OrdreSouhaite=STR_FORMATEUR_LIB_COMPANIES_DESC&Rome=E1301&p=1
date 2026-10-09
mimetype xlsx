--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -221,72 +221,72 @@
   <x:si>
     <x:t>Lycée Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP sérigraphie industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niveau CAP, BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sérigraphie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Rempart-Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bac pro réalisation de produits imprimés et plurimédia option A productions graphiques</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Sérigraphie</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Institut pour Déficients Auditifs la Remusade</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
@@ -1147,511 +1147,511 @@
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>547679</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>38567</x:v>
+        <x:v>38411</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>46027</x:v>
+        <x:v>46029</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>595915</x:v>
+        <x:v>595210</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>595912</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>38411</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>46029</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>595210</x:v>
+        <x:v>595915</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>595911</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>595914</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>595916</x:v>
+        <x:v>595910</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>595910</x:v>
+        <x:v>595916</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>595913</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>595917</x:v>
       </x:c>