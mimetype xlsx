--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -1534,148 +1534,148 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>595916</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>595913</x:v>
+        <x:v>595917</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>595917</x:v>
+        <x:v>595913</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -1688,57 +1688,57 @@
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>542326</x:v>
+        <x:v>611982</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -1747,57 +1747,57 @@
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>611982</x:v>
+        <x:v>542326</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>71</x:v>
       </x:c>