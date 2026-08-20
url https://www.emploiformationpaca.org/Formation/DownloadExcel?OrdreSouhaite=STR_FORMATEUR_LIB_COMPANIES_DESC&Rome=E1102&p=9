--- v0 (2026-08-19)
+++ v1 (2026-08-20)
@@ -431,267 +431,267 @@
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité cinéma et audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité théâtre</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Atelier série : construire un concept</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Ateliers de l'Image et du Son</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecrire un traitement de long métrage</x:t>
   </x:si>
   <x:si>
-    <x:t>Les Ateliers de l'Image et du Son</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/02/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>Atelier série : construire un concept</x:t>
+    <x:t>Parcours 1 - cours de scénario</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut des Métiers de la Communication et de l'Audiovisuel de Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMCA PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Parcours 1 et 2 - scénario par correspondance et accompagnement à l'écriture</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut des Métiers de la Communication et de l'Audiovisuel de Provence</x:t>
-[...11 lines deleted...]
-    <x:t>à distance</x:t>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Webmarketing standard </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence DM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mécanique familiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2021 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2027 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>07/30/2027 00:00:00</x:t>
+    <x:t>Parcours 2 - accompagnement personnalisé à l’écriture d’un scénario</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scénario : du synopsis à la continuité dialoguée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fli - Aix Film Lab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire à l'École spéciale militaire de Saint-Cyr (1re année) option lettres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire à l'École spéciale militaire de Saint-Cyr (2e année) option lettres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire aux études supérieures  - littéraire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scénario et dialogue en fiction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS tertiaire : mise à niveau en français</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre National d'Enseignement à Distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expression écrite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renforcer ses compétences rédactionnelles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention création littéraire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DU Animateur/Animatrice d'ateliers d'écriture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atelier écriture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention création littéraire parcours écopoétique et création</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention création littéraire parcours création littéraire, recherche et nouvelles formes de narration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention journalisme parcours journalisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Ecole de Journalisme et de Communication d'Aix-Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>Wordpress de A à Z expert</x:t>
   </x:si>
   <x:si>
-    <x:t>Agence DM</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>11/11/2021 00:00:00</x:t>
-  </x:si>
-[...148 lines deleted...]
-    <x:t>11/10/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Webmarketing avancé</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -3582,547 +3582,547 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>593239</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>593237</x:v>
+        <x:v>595742</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>595508</x:v>
+        <x:v>595750</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>595510</x:v>
+        <x:v>593237</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>595742</x:v>
+        <x:v>595508</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>595750</x:v>
+        <x:v>595510</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>595558</x:v>
+        <x:v>595689</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>593075</x:v>
+        <x:v>595507</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>595689</x:v>
+        <x:v>595581</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>595507</x:v>
+        <x:v>595558</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>595581</x:v>
+        <x:v>593075</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>118</x:v>
@@ -4180,530 +4180,530 @@
       <x:c r="K59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>634731</x:v>
+        <x:v>634688</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="U59" s="4" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>634688</x:v>
+        <x:v>634731</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>632258</x:v>
+        <x:v>622986</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>637134</x:v>
+        <x:v>632425</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="U62" s="16" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I63" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="Q63" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>390045</x:v>
+        <x:v>390031</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="U63" s="4" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>637135</x:v>
+        <x:v>637136</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>622986</x:v>
+        <x:v>637134</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="U65" s="4" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>632425</x:v>
+        <x:v>632258</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>637136</x:v>
+        <x:v>637135</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>627934</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
@@ -4758,100 +4758,100 @@
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>591912</x:v>
+        <x:v>596984</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>596984</x:v>
+        <x:v>591912</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>160</x:v>
@@ -5090,270 +5090,271 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>633039</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="C77" s="3" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C77" s="3" t="n">
+        <x:v>39463</x:v>
+      </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
+      <x:c r="J77" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>15021</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>598351</x:v>
+        <x:v>635166</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>185</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="J78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>15021</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>575527</x:v>
+        <x:v>598351</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>635166</x:v>
+        <x:v>575527</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>575528</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38173</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5363,209 +5364,209 @@
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>46325</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>574904</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="Q82" s="16" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>390031</x:v>
+        <x:v>390045</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I83" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="Q83" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>390029</x:v>
+        <x:v>390046</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="Q84" s="16" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>390046</x:v>
+        <x:v>390029</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="U84" s="16" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>