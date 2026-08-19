--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -329,110 +329,110 @@
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Pgm Learning</x:t>
   </x:si>
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/02/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>08/21/2026 00:00:00</x:t>
+    <x:t>01/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/02/2026 00:00:00</x:t>
-[...14 lines deleted...]
-    <x:t>08/13/2027 00:00:00</x:t>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
@@ -1082,191 +1082,191 @@
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller commercial</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro métiers du commerce et de la vente option A animation et gestion de l'espace commercial</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro métiers du commerce et de la vente option B prospection clientèle et valorisation de l'offre commerciale</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro métiers du commerce et de la vente option A animation et gestion de l'espace commercial</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>VILLAR-SAINT-PANCRACE</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/01/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation Centre Delta-Infini</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ciblage et prospection</x:t>
@@ -1286,86 +1286,86 @@
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/03/2027 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>03/09/2026 00:00:00</x:t>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>ORT</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Ort-Bramson</x:t>
@@ -1463,54 +1463,54 @@
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Vendeur conseil omnicanal (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/30/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Salon de Provence</x:t>
   </x:si>
@@ -3231,111 +3231,111 @@
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>607406</x:v>
+        <x:v>607407</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>553848</x:v>
+        <x:v>607406</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
@@ -3347,57 +3347,57 @@
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>607407</x:v>
+        <x:v>553848</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3517,501 +3517,500 @@
       <x:c r="K25" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>617010</x:v>
+        <x:v>611411</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="S26" s="14" t="n">
+        <x:v>617010</x:v>
+      </x:c>
+      <x:c r="T26" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="S26" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T26" s="16" t="s">
+      <x:c r="U26" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>611411</x:v>
+        <x:v>629107</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>624447</x:v>
+        <x:v>601508</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
-      <x:c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>601508</x:v>
+        <x:v>617009</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="U29" s="4" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>617009</x:v>
+        <x:v>617011</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>617011</x:v>
+        <x:v>617014</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>617014</x:v>
+        <x:v>629113</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>629113</x:v>
+        <x:v>624447</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -4021,384 +4020,384 @@
       <x:c r="K34" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>629099</x:v>
+        <x:v>629103</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>629102</x:v>
+        <x:v>629109</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>629103</x:v>
+        <x:v>611413</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>629109</x:v>
+        <x:v>629099</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>611413</x:v>
+        <x:v>629102</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>601516</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>624450</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -4408,108 +4407,108 @@
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>617012</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>617013</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -4582,108 +4581,108 @@
       <x:c r="L44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>629100</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>629101</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4693,51 +4692,51 @@
       <x:c r="L46" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>629104</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4747,111 +4746,111 @@
       <x:c r="L47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>629105</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="U47" s="4" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>629108</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5448,51 +5447,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>602023</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -5617,57 +5616,57 @@
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>600296</x:v>
+        <x:v>547314</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
@@ -5677,57 +5676,57 @@
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>600297</x:v>
+        <x:v>600296</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>149</x:v>
@@ -5738,57 +5737,57 @@
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>547314</x:v>
+        <x:v>600297</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
@@ -6054,98 +6053,98 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>510972</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>618239</x:v>
+        <x:v>618240</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -6161,118 +6160,118 @@
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>510968</x:v>
+        <x:v>618239</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>618240</x:v>
+        <x:v>510968</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -6357,148 +6356,148 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>446196</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>595696</x:v>
+        <x:v>595809</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>595809</x:v>
+        <x:v>595696</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -7312,51 +7311,51 @@
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>595723</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
@@ -7369,51 +7368,51 @@
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>595811</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -7440,148 +7439,148 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>595798</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>595719</x:v>
+        <x:v>595801</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>595801</x:v>
+        <x:v>595719</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>167</x:v>
@@ -7955,159 +7954,159 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>595737</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>605970</x:v>
+        <x:v>547547</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>547547</x:v>
+        <x:v>605970</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -8222,51 +8221,51 @@
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>595786</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
@@ -8279,51 +8278,51 @@
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>595734</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -8794,148 +8793,148 @@
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>595788</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>595706</x:v>
+        <x:v>595829</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>595829</x:v>
+        <x:v>595706</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
@@ -9682,148 +9681,148 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>595724</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>595819</x:v>
+        <x:v>595703</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>595703</x:v>
+        <x:v>595819</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
@@ -11387,51 +11386,51 @@
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>595721</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -11441,165 +11440,165 @@
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>595795</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>595714</x:v>
+        <x:v>595797</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>595797</x:v>
+        <x:v>595714</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
@@ -12235,148 +12234,148 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>595831</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>595824</x:v>
+        <x:v>595702</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>595702</x:v>
+        <x:v>595824</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
@@ -12826,271 +12825,273 @@
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>601958</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>601959</x:v>
+        <x:v>551864</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
+      <x:c r="E191" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>551864</x:v>
+        <x:v>601959</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>558657</x:v>
+        <x:v>567446</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>567446</x:v>
+        <x:v>558657</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
@@ -13166,51 +13167,51 @@
       <x:c r="M195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>552065</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -13559,114 +13560,114 @@
       <x:c r="K202" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>558611</x:v>
+        <x:v>626743</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>626743</x:v>
+        <x:v>626745</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -13675,230 +13676,230 @@
       <x:c r="K204" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>626745</x:v>
+        <x:v>558611</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>626744</x:v>
+        <x:v>558609</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>558609</x:v>
+        <x:v>558610</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>558610</x:v>
+        <x:v>626744</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
@@ -13910,51 +13911,51 @@
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>601825</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -14037,51 +14038,51 @@
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>604612</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34566</x:v>
@@ -14091,51 +14092,51 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>626736</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
@@ -14148,51 +14149,51 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>626737</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
@@ -14205,51 +14206,51 @@
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>626746</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -14264,51 +14265,51 @@
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>626749</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
@@ -14318,154 +14319,153 @@
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>626747</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s"/>
+      <x:c r="E216" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>626740</x:v>
+        <x:v>623846</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
-      <x:c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>623846</x:v>
+        <x:v>626740</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
@@ -14478,51 +14478,51 @@
       <x:c r="K218" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>558624</x:v>
+        <x:v>626739</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -14532,122 +14532,122 @@
       <x:c r="K219" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>626739</x:v>
+        <x:v>597595</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>597595</x:v>
+        <x:v>558624</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34566</x:v>
@@ -14758,51 +14758,51 @@
       <x:c r="K223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>613360</x:v>
+        <x:v>613352</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
@@ -14815,276 +14815,276 @@
       <x:c r="K224" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>613352</x:v>
+        <x:v>613354</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>613354</x:v>
+        <x:v>613355</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>613355</x:v>
+        <x:v>613358</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>613358</x:v>
+        <x:v>613357</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>613357</x:v>
+        <x:v>613360</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15148,57 +15148,57 @@
       <x:c r="K230" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>613359</x:v>
+        <x:v>613351</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15316,114 +15316,114 @@
       <x:c r="K233" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>613351</x:v>
+        <x:v>613353</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>613353</x:v>
+        <x:v>613359</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="U234" s="16" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38525</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15546,51 +15546,51 @@
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>546572</x:v>
+        <x:v>546571</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>387</x:v>
@@ -15605,57 +15605,57 @@
       <x:c r="K238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>546571</x:v>
+        <x:v>601053</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15721,57 +15721,57 @@
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>601053</x:v>
+        <x:v>546572</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
@@ -16119,228 +16119,227 @@
       <x:c r="K247" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>598726</x:v>
+        <x:v>622631</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
-      <x:c r="E248" s="14" t="s"/>
+      <x:c r="E248" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>622630</x:v>
+        <x:v>600041</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="U248" s="16" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
-      <x:c r="E249" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>600041</x:v>
+        <x:v>598726</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>583314</x:v>
+        <x:v>622630</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
@@ -16350,51 +16349,51 @@
       <x:c r="M251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>622629</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
@@ -16574,51 +16573,51 @@
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>583313</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
@@ -16628,57 +16627,57 @@
       <x:c r="K256" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>622631</x:v>
+        <x:v>609633</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
@@ -16739,51 +16738,51 @@
       <x:c r="K258" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>609633</x:v>
+        <x:v>583314</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
@@ -16799,51 +16798,51 @@
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>601767</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>421</x:v>
@@ -16871,164 +16870,164 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>599307</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>599308</x:v>
+        <x:v>570572</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>570572</x:v>
+        <x:v>599308</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
@@ -17270,178 +17269,178 @@
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>604839</x:v>
+        <x:v>501516</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>604863</x:v>
+        <x:v>604839</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>553672</x:v>
+        <x:v>604863</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>73</x:v>
@@ -17452,57 +17451,57 @@
       <x:c r="K270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>501516</x:v>
+        <x:v>553672</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -17573,57 +17572,57 @@
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>604785</x:v>
+        <x:v>553237</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -17633,57 +17632,57 @@
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>553237</x:v>
+        <x:v>604786</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>73</x:v>
@@ -17754,57 +17753,57 @@
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>604786</x:v>
+        <x:v>604785</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>73</x:v>
@@ -18071,158 +18070,158 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>604154</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>553194</x:v>
+        <x:v>502130</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>502130</x:v>
+        <x:v>502134</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
@@ -18238,57 +18237,57 @@
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>502134</x:v>
+        <x:v>553194</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>73</x:v>
@@ -18359,57 +18358,57 @@
       <x:c r="K285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>552842</x:v>
+        <x:v>604210</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>73</x:v>
@@ -18420,57 +18419,57 @@
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>604210</x:v>
+        <x:v>552842</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -18783,178 +18782,178 @@
       <x:c r="K292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>604703</x:v>
+        <x:v>502252</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>604707</x:v>
+        <x:v>604704</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>502252</x:v>
+        <x:v>604706</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -18964,57 +18963,57 @@
       <x:c r="K295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>604704</x:v>
+        <x:v>604703</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>73</x:v>
@@ -19025,178 +19024,178 @@
       <x:c r="K296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>604706</x:v>
+        <x:v>604707</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>552783</x:v>
+        <x:v>502262</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>502262</x:v>
+        <x:v>552783</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -19267,57 +19266,57 @@
       <x:c r="K300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>552693</x:v>
+        <x:v>607523</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -19327,57 +19326,57 @@
       <x:c r="K301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>607523</x:v>
+        <x:v>552693</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>73</x:v>
@@ -19509,54 +19508,54 @@
       <x:c r="K304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>602715</x:v>
+        <x:v>548566</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>36865</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -19569,54 +19568,54 @@
       <x:c r="K305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>548566</x:v>
+        <x:v>602715</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>36865</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>467</x:v>
@@ -19633,51 +19632,51 @@
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>551888</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>36865</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
@@ -19751,57 +19750,57 @@
       <x:c r="K308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>608751</x:v>
+        <x:v>451670</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -19811,57 +19810,57 @@
       <x:c r="K309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>451670</x:v>
+        <x:v>608751</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>163</x:v>
@@ -20357,51 +20356,51 @@
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>547245</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -20546,285 +20545,285 @@
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>600480</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>498676</x:v>
+        <x:v>498672</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>498672</x:v>
+        <x:v>498676</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>547072</x:v>
+        <x:v>600482</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>600482</x:v>
+        <x:v>547072</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
@@ -21465,51 +21464,51 @@
       <x:c r="M337" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>625317</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">