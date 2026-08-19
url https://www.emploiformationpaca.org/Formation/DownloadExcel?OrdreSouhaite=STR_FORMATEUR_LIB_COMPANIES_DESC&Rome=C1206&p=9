--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -3831,93 +3831,93 @@
         <x:v>547687</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38381</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>609167</x:v>
+        <x:v>556297</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38381</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -3952,93 +3952,93 @@
         <x:v>607816</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38381</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>556297</x:v>
+        <x:v>609167</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38381</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -6649,114 +6649,114 @@
       <x:c r="K90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>602635</x:v>
+        <x:v>546807</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38381</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>546807</x:v>
+        <x:v>602635</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38381</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
@@ -7545,104 +7545,104 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>608850</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>38381</x:v>
+        <x:v>38440</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>570231</x:v>
+        <x:v>570280</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38381</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -7652,118 +7652,118 @@
       <x:c r="K107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>608847</x:v>
+        <x:v>570231</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>38440</x:v>
+        <x:v>38381</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>570280</x:v>
+        <x:v>608847</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8428,57 +8428,57 @@
       <x:c r="K120" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>601006</x:v>
+        <x:v>551868</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>36591</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
@@ -8488,57 +8488,57 @@
       <x:c r="K121" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>551868</x:v>
+        <x:v>601006</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>36591</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>255</x:v>