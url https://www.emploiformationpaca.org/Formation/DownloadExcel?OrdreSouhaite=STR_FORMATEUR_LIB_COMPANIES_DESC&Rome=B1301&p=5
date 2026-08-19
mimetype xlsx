--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -467,57 +467,57 @@
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Française du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Enscape - Logiciel rendu photorealiste</x:t>
   </x:si>
   <x:si>
+    <x:t>Twinmotion - Logiciel photorealiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Décoration de vitrine et d'espace de vente - Visuel merchandiser</x:t>
+  </x:si>
+  <x:si>
     <x:t>Thearender - Logiciel rendu photoréaliste</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Décoration de vitrine et d'espace de vente - Visuel merchandiser</x:t>
   </x:si>
   <x:si>
     <x:t>architecte d'intérieur designer scénographe</x:t>
   </x:si>
   <x:si>
     <x:t>Condé Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Décoration hôtel restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Condé Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Condé Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Condé Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Dac Itecom</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
@@ -2777,153 +2777,153 @@
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>600743</x:v>
+        <x:v>600744</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>600744</x:v>
+        <x:v>588507</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>588507</x:v>
+        <x:v>600715</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>129</x:v>
@@ -2932,51 +2932,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>600715</x:v>
+        <x:v>600743</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>42174</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>104</x:v>
       </x:c>