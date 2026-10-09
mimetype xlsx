--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -173,57 +173,57 @@
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Collection vêtement</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2029 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la mode - vêtements</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
@@ -920,51 +920,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>21796</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>611534</x:v>
+        <x:v>607682</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>39353</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -980,51 +980,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>21796</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>611535</x:v>
+        <x:v>611534</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>39353</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>24</x:v>
@@ -1041,51 +1041,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>21796</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>607682</x:v>
+        <x:v>611535</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1211,57 +1211,57 @@
       <x:c r="K7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>606293</x:v>
+        <x:v>556590</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
@@ -1270,57 +1270,57 @@
       <x:c r="K8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>556590</x:v>
+        <x:v>606293</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -1496,57 +1496,57 @@
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>608164</x:v>
+        <x:v>556481</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -1556,57 +1556,57 @@
       <x:c r="K13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>556481</x:v>
+        <x:v>608164</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39353</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>