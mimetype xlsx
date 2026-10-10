--- v1 (2026-10-10)
+++ v2 (2026-10-10)
@@ -566,120 +566,120 @@
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS management commercial opérationnel</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>formation entièrement à distance</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS management commercial opérationnel</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13821</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
@@ -5474,159 +5474,159 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>601463</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>545474</x:v>
+        <x:v>641221</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>641221</x:v>
+        <x:v>545474</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6153,117 +6153,117 @@
       <x:c r="J60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>546833</x:v>
+        <x:v>602077</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>602077</x:v>
+        <x:v>546833</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -9996,262 +9996,262 @@
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>627900</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="H126" s="14" t="s">
+      <x:c r="H126" s="14" t="s"/>
+      <x:c r="I126" s="16" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J126" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K126" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L126" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M126" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N126" s="15" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O126" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P126" s="14" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>556780</x:v>
+        <x:v>607769</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>607788</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I128" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="H128" s="14" t="s"/>
-[...2 lines deleted...]
-      </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>607769</x:v>
+        <x:v>556780</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>552409</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
@@ -10398,57 +10398,57 @@
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>608393</x:v>
+        <x:v>555016</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -10458,869 +10458,869 @@
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>555016</x:v>
+        <x:v>608393</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="I134" s="16" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="J134" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K134" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="L134" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M134" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="N134" s="15" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O134" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="P134" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="I134" s="16" t="s">
-[...5 lines deleted...]
-      <x:c r="K134" s="14" t="s">
+      <x:c r="Q134" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="L134" s="14" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>630201</x:v>
+        <x:v>627744</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>630205</x:v>
+        <x:v>630201</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>642826</x:v>
+        <x:v>630205</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="I137" s="4" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K137" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="L137" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="M137" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="N137" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O137" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P137" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="I137" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="K137" s="0" t="s">
+      <x:c r="Q137" s="4" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="R137" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="S137" s="0" t="n">
+        <x:v>642826</x:v>
+      </x:c>
+      <x:c r="T137" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="U137" s="4" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>627744</x:v>
+        <x:v>615763</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>627743</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>627745</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>630203</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>630202</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>630206</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>630207</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>615767</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>642827</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>642828</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -11343,51 +11343,51 @@
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>566638</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32154</x:v>
@@ -11397,51 +11397,51 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>542525</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
@@ -12444,51 +12444,51 @@
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>551834</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>203</x:v>
@@ -12505,51 +12505,51 @@
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>551851</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -13600,158 +13600,158 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>552719</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>604716</x:v>
+        <x:v>604717</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>604717</x:v>
+        <x:v>604716</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -14130,57 +14130,57 @@
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>604165</x:v>
+        <x:v>553202</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>99</x:v>
@@ -14191,57 +14191,57 @@
       <x:c r="K196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>553202</x:v>
+        <x:v>604165</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -14687,51 +14687,51 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>599051</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32154</x:v>
@@ -15256,59 +15256,59 @@
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>566585</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32154</x:v>
@@ -15375,51 +15375,51 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>572476</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>32154</x:v>
@@ -15480,51 +15480,51 @@
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>553013</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15537,51 +15537,51 @@
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>553017</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16259,51 +16259,51 @@
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>600270</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
@@ -16558,51 +16558,51 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>600171</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32154</x:v>
@@ -16669,51 +16669,51 @@
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>593930</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32154</x:v>
@@ -16780,51 +16780,51 @@
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>593929</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>32154</x:v>
@@ -17725,51 +17725,51 @@
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>602107</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
@@ -17809,239 +17809,239 @@
       <x:c r="C258" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>641122</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>641123</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>641117</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>641116</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -18826,51 +18826,51 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>552916</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>29</x:v>
@@ -18994,51 +18994,51 @@
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>593935</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32154</x:v>
@@ -19075,123 +19075,123 @@
       <x:c r="C280" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>560941</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>560940</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
@@ -19221,51 +19221,51 @@
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>593936</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32154</x:v>
@@ -20070,57 +20070,57 @@
       <x:c r="K297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>552304</x:v>
+        <x:v>605201</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
@@ -20129,65 +20129,65 @@
       <x:c r="K298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>605201</x:v>
+        <x:v>552304</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32154</x:v>
@@ -20486,51 +20486,51 @@
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>593945</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32154</x:v>
@@ -20681,641 +20681,641 @@
         <x:v>134</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>520236</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>546785</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>546815</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>602640</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>520235</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>602641</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>602639</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>618762</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>602642</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>602643</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>602644</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23026,51 +23026,51 @@
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>620450</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32154</x:v>
@@ -23375,51 +23375,51 @@
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>553760</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
@@ -23529,241 +23529,241 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>557579</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>605536</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>557580</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>605535</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -23790,51 +23790,51 @@
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>624521</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
@@ -24117,171 +24117,171 @@
       <x:c r="K367" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>642121</x:v>
+        <x:v>545113</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>545113</x:v>
+        <x:v>642121</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>639529</x:v>
+        <x:v>607336</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
@@ -24290,57 +24290,57 @@
       <x:c r="K370" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>607336</x:v>
+        <x:v>639529</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -24637,51 +24637,51 @@
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>545110</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -24748,51 +24748,51 @@
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>545104</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -24861,51 +24861,51 @@
       <x:c r="M380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>547781</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -24963,114 +24963,114 @@
       <x:c r="J382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>587957</x:v>
+        <x:v>589724</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>589724</x:v>
+        <x:v>587957</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26060,51 +26060,51 @@
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>552232</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
@@ -26176,51 +26176,51 @@
       <x:c r="M403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>552233</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
@@ -27508,51 +27508,51 @@
       <x:c r="I426" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>599869</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
@@ -27565,51 +27565,51 @@
       <x:c r="I427" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>599873</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
@@ -27624,51 +27624,51 @@
       <x:c r="I428" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>551967</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
@@ -27681,71 +27681,71 @@
       <x:c r="I429" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>551956</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
@@ -27812,100 +27812,100 @@
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>615981</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>537644</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
@@ -27915,59 +27915,59 @@
       <x:c r="M433" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>537643</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
@@ -27980,51 +27980,51 @@
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>593976</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32154</x:v>
@@ -28380,159 +28380,159 @@
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>616219</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>545031</x:v>
+        <x:v>639974</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>639974</x:v>
+        <x:v>545031</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
@@ -28779,51 +28779,51 @@
       <x:c r="M448" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>550673</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28895,51 +28895,51 @@
       <x:c r="M450" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>550663</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29017,51 +29017,51 @@
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>593955</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32154</x:v>
@@ -29071,51 +29071,51 @@
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>593993</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>29</x:v>
@@ -29207,120 +29207,120 @@
         <x:v>134</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>566524</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>618757</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -29434,120 +29434,120 @@
         <x:v>400</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>618286</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>566522</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -29591,57 +29591,57 @@
       <x:c r="S462" s="14" t="n">
         <x:v>549086</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
@@ -29652,57 +29652,57 @@
         <x:v>556816</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
@@ -29823,51 +29823,51 @@
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>549102</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
@@ -29880,51 +29880,51 @@
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>588306</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -30534,51 +30534,51 @@
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>556982</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>29</x:v>
@@ -30591,51 +30591,51 @@
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>608084</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -31963,51 +31963,51 @@
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>599382</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>32154</x:v>
@@ -32017,51 +32017,51 @@
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>593962</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>29</x:v>
@@ -32357,219 +32357,219 @@
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>545662</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
-      <x:c r="E510" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>608867</x:v>
+        <x:v>542373</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>608870</x:v>
+        <x:v>608867</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
-        <x:v>133</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
-      <x:c r="E512" s="14" t="s"/>
+      <x:c r="E512" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>542373</x:v>
+        <x:v>608870</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -33170,159 +33170,159 @@
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>603762</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>546009</x:v>
+        <x:v>600142</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>600142</x:v>
+        <x:v>546009</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
@@ -33807,51 +33807,51 @@
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>593947</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32154</x:v>
@@ -33918,51 +33918,51 @@
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>593959</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32154</x:v>
@@ -34140,51 +34140,51 @@
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>593943</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>32154</x:v>
@@ -34251,51 +34251,51 @@
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>593957</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>32154</x:v>
@@ -34305,51 +34305,51 @@
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>593968</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>29</x:v>
@@ -34604,51 +34604,51 @@
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>556407</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>32154</x:v>
@@ -34715,51 +34715,51 @@
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>593933</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>32154</x:v>
@@ -34885,51 +34885,51 @@
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>547578</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>29</x:v>
@@ -35654,51 +35654,51 @@
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>609169</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32154</x:v>
@@ -35708,51 +35708,51 @@
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>593990</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>29</x:v>
@@ -36238,51 +36238,51 @@
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>602236</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>32154</x:v>
@@ -36349,51 +36349,51 @@
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>593937</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>32154</x:v>
@@ -36822,51 +36822,51 @@
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>556409</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>32154</x:v>
@@ -36937,51 +36937,51 @@
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>607813</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>32154</x:v>
@@ -36991,51 +36991,51 @@
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>594001</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>29</x:v>
@@ -37223,51 +37223,51 @@
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>593949</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>29</x:v>
@@ -37391,51 +37391,51 @@
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>593951</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>32154</x:v>
@@ -37504,51 +37504,51 @@
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>547776</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32154</x:v>
@@ -37774,57 +37774,57 @@
       <x:c r="K603" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>605943</x:v>
+        <x:v>547567</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
@@ -37833,65 +37833,65 @@
       <x:c r="K604" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>547567</x:v>
+        <x:v>605943</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>32154</x:v>
@@ -38017,51 +38017,51 @@
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>602262</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>29</x:v>
@@ -38182,59 +38182,59 @@
       <x:c r="M610" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>547775</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>32154</x:v>
@@ -38371,57 +38371,57 @@
         <x:v>602316</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -38431,57 +38431,57 @@
       <x:c r="S614" s="14" t="n">
         <x:v>609589</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -38763,114 +38763,114 @@
       <x:c r="K620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>547440</x:v>
+        <x:v>606950</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>606950</x:v>
+        <x:v>547440</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>105</x:v>
@@ -39374,51 +39374,51 @@
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>607818</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>32154</x:v>
@@ -39485,51 +39485,51 @@
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>593950</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>32154</x:v>
@@ -39606,57 +39606,57 @@
       <x:c r="S634" s="14" t="n">
         <x:v>593946</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -39667,57 +39667,57 @@
         <x:v>609614</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I636" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -39727,57 +39727,57 @@
       <x:c r="S636" s="14" t="n">
         <x:v>609613</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -40300,100 +40300,100 @@
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>608578</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>608573</x:v>
+        <x:v>550672</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
@@ -40408,108 +40408,108 @@
       <x:c r="M648" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>550662</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>550672</x:v>
+        <x:v>608573</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I650" s="16" t="s">
         <x:v>596</x:v>
@@ -41310,207 +41310,207 @@
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>605496</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>571723</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>587349</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>587351</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
@@ -41537,51 +41537,51 @@
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>593954</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>29</x:v>
@@ -41594,51 +41594,51 @@
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>593998</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>32154</x:v>
@@ -41648,51 +41648,51 @@
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>593966</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>29</x:v>
@@ -41759,51 +41759,51 @@
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>593931</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>29</x:v>
@@ -42229,57 +42229,57 @@
         <x:v>602006</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I680" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
@@ -42289,57 +42289,57 @@
       <x:c r="S680" s="14" t="n">
         <x:v>557208</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="E681" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H681" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
@@ -42592,57 +42592,57 @@
         <x:v>546526</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I686" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
@@ -42652,57 +42652,57 @@
       <x:c r="S686" s="14" t="n">
         <x:v>556809</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="E687" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H687" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
@@ -42713,57 +42713,57 @@
         <x:v>556806</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I688" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -42773,57 +42773,57 @@
       <x:c r="S688" s="14" t="n">
         <x:v>556874</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="E689" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H689" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -42834,57 +42834,57 @@
         <x:v>609672</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I690" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -42894,57 +42894,57 @@
       <x:c r="S690" s="14" t="n">
         <x:v>556872</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="E691" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -43187,57 +43187,57 @@
         <x:v>547439</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
@@ -43247,57 +43247,57 @@
       <x:c r="S696" s="14" t="n">
         <x:v>609781</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="E697" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
@@ -43308,57 +43308,57 @@
         <x:v>609763</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -43368,57 +43368,57 @@
       <x:c r="S698" s="14" t="n">
         <x:v>609674</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="E699" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -43545,57 +43545,57 @@
         <x:v>555547</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I702" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -43605,57 +43605,57 @@
       <x:c r="S702" s="14" t="n">
         <x:v>609681</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="E703" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -43666,57 +43666,57 @@
         <x:v>609680</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I704" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -43726,57 +43726,57 @@
       <x:c r="S704" s="14" t="n">
         <x:v>556863</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -44464,51 +44464,51 @@
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>598888</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>29</x:v>
@@ -45530,296 +45530,297 @@
       <x:c r="C736" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s"/>
       <x:c r="I736" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>586631</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="E737" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>601324</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
         <x:v>604521</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
+      <x:c r="E739" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K739" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L739" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
-        <x:v>604519</x:v>
+        <x:v>601322</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
-      <x:c r="E740" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K740" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
-        <x:v>601322</x:v>
+        <x:v>604519</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="E741" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
@@ -46485,51 +46486,51 @@
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
         <x:v>601346</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C753" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="G753" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J753" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
         <x:v>32154</x:v>
@@ -46771,51 +46772,51 @@
       </x:c>
       <x:c r="P757" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
         <x:v>601932</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:21">
       <x:c r="A758" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B758" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C758" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D758" s="15" t="s"/>
       <x:c r="E758" s="14" t="s"/>
       <x:c r="F758" s="14" t="s"/>
       <x:c r="G758" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H758" s="14" t="s"/>
       <x:c r="I758" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J758" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K758" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L758" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M758" s="14" t="s">
         <x:v>29</x:v>
@@ -46828,51 +46829,51 @@
       </x:c>
       <x:c r="P758" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q758" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R758" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S758" s="14" t="n">
         <x:v>549295</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C759" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D759" s="3" t="s"/>
       <x:c r="G759" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J759" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K759" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L759" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
         <x:v>32154</x:v>
@@ -47386,57 +47387,57 @@
       <x:c r="K768" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L768" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M768" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N768" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O768" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P768" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q768" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R768" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S768" s="14" t="n">
-        <x:v>546968</x:v>
+        <x:v>601152</x:v>
       </x:c>
       <x:c r="T768" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U768" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:21">
       <x:c r="A769" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C769" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D769" s="3" t="s"/>
       <x:c r="E769" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G769" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="H769" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I769" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
@@ -47446,57 +47447,57 @@
       <x:c r="K769" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L769" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M769" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N769" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O769" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P769" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q769" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R769" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S769" s="0" t="n">
-        <x:v>601152</x:v>
+        <x:v>546968</x:v>
       </x:c>
       <x:c r="T769" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U769" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:21">
       <x:c r="A770" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B770" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C770" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D770" s="15" t="s"/>
       <x:c r="E770" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F770" s="14" t="s"/>
       <x:c r="G770" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="H770" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I770" s="16" t="s">
         <x:v>365</x:v>