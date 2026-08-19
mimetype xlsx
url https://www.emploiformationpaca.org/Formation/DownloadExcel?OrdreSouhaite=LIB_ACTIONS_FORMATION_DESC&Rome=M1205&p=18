--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -998,65 +998,65 @@
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance financière</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion performance</x:t>
   </x:si>
   <x:si>
     <x:t>Manager comptable et financier spécialisation conseil, audit et contrôle de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
+    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>licence pro mention métiers de la gestion et de la comptabilité : responsable de portefeuille clients en cabinet d'expertise</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôle gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la gestion et de la comptabilité : responsable de portefeuille clients en cabinet d'expertise</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention management et gestion des organisations parcours gestion des établissements sanitaires, sociaux et médico-sociaux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Pastré Grande Bastide</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention management et gestion des organisations parcours gestion des établissements sanitaires, sociaux et médico-sociaux (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention management et gestion des organisations parcours gestion des établissements sanitaires, sociaux et médico-sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention management et gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
@@ -1196,77 +1196,77 @@
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier et administratif (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>La Compagnie de Formation - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Financement entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Le Cours Messidoro - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
-    <x:t>Financement entreprise</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>La Compagnie de Formation - Pigier</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>expert financier et administratif</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier</x:t>
@@ -1526,71 +1526,71 @@
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marie Curie</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme supérieur de comptabilité et de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
@@ -1652,215 +1652,224 @@
   <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Stanislas</x:t>
   </x:si>
   <x:si>
     <x:t>06008</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IBS of Provence</x:t>
   </x:si>
   <x:si>
     <x:t>International bilingual school of Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée J Audiberti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Cocteau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Montgrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de Bollène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOLLENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de la montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALDEBLORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Calmette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P et M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Joliot Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Périer</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée international G Duby</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
-    <x:t>06050</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Fénelon</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée de l'Arc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE Cedex</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H Romane</x:t>
   </x:si>
   <x:si>
     <x:t>05200</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>05007</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Louis</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St Louis</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Jean D'Ormesson</x:t>
   </x:si>
   <x:si>
     <x:t>13831</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée J Audiberti</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thierry Maulnier</x:t>
   </x:si>
   <x:si>
     <x:t>École A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Charles</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
@@ -2022,59 +2031,50 @@
     <x:t>SISTERON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H Daumier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Rimbaud</x:t>
   </x:si>
   <x:si>
     <x:t>13808</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Belsunce</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>ORANGE Cedex</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A de Tocqueville</x:t>
   </x:si>
   <x:si>
     <x:t>06131</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84011</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée général Ibn Khaldoun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
@@ -9947,151 +9947,151 @@
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>546067</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>38825</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>578840</x:v>
+        <x:v>590178</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>590178</x:v>
+        <x:v>578840</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -10430,236 +10430,236 @@
       <x:c r="I134" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>550753</x:v>
+        <x:v>535039</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37855</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="Q135" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="R135" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="S135" s="0" t="n">
+        <x:v>550753</x:v>
+      </x:c>
+      <x:c r="T135" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="Q135" s="4" t="s">
-[...8 lines deleted...]
-      <x:c r="T135" s="4" t="s">
+      <x:c r="U135" s="4" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37855</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>535040</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37855</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>550752</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40289</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12686,146 +12686,146 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>546326</x:v>
+        <x:v>603563</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="Q175" s="4" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="R175" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="Q175" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>603563</x:v>
+        <x:v>546326</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -12835,254 +12835,254 @@
       <x:c r="S176" s="14" t="n">
         <x:v>600149</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>546524</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>600150</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>546325</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>597140</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
@@ -13494,57 +13494,57 @@
       <x:c r="K188" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>608418</x:v>
+        <x:v>608420</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>40177</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
@@ -13554,57 +13554,57 @@
       <x:c r="K189" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>608420</x:v>
+        <x:v>608418</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>40177</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -16992,51 +16992,51 @@
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
@@ -17226,322 +17226,321 @@
         <x:v>546499</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>616776</x:v>
+        <x:v>599154</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>447</x:v>
-[...2 lines deleted...]
-        <x:v>448</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>599154</x:v>
+        <x:v>602089</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>602089</x:v>
+        <x:v>607159</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>607159</x:v>
+        <x:v>604609</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>488</x:v>
-[...1 lines deleted...]
-      <x:c r="H256" s="14" t="s"/>
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s">
+        <x:v>481</x:v>
+      </x:c>
       <x:c r="I256" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>604609</x:v>
+        <x:v>616776</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
@@ -17557,51 +17556,51 @@
       <x:c r="L257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>602090</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>436</x:v>
@@ -17879,75 +17878,75 @@
       <x:c r="S262" s="14" t="n">
         <x:v>607967</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>547838</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
@@ -18003,84 +18002,84 @@
       <x:c r="U264" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>623944</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>463</x:v>
@@ -18218,156 +18217,159 @@
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>461215</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>594982</x:v>
+        <x:v>588354</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>587412</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
@@ -18383,164 +18385,162 @@
       <x:c r="M271" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>635683</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>470</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>588354</x:v>
+        <x:v>594982</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>587410</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
@@ -18576,87 +18576,87 @@
       <x:c r="T274" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>609820</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
@@ -19009,51 +19009,51 @@
       <x:c r="M282" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>635685</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -19251,75 +19251,75 @@
       <x:c r="R286" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>594986</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>587407</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
@@ -19421,136 +19421,136 @@
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>578133</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>587408</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>587411</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
@@ -19595,54 +19595,54 @@
       <x:c r="S292" s="14" t="n">
         <x:v>587414</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -19653,133 +19653,133 @@
         <x:v>546323</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>546324</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>546523</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
@@ -20001,1324 +20001,1324 @@
       <x:c r="K300" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>595027</x:v>
+        <x:v>595015</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>595028</x:v>
+        <x:v>595034</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>595033</x:v>
+        <x:v>595052</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>595043</x:v>
+        <x:v>595055</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>595057</x:v>
+        <x:v>595065</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>595071</x:v>
+        <x:v>595080</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>595074</x:v>
+        <x:v>595090</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>595077</x:v>
+        <x:v>595095</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>595085</x:v>
+        <x:v>595096</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>595086</x:v>
+        <x:v>595104</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>595098</x:v>
+        <x:v>595027</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>595015</x:v>
+        <x:v>595028</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>595034</x:v>
+        <x:v>595033</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>595052</x:v>
+        <x:v>595043</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="Q314" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="Q314" s="16" t="s">
+      <x:c r="R314" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="R314" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>595055</x:v>
+        <x:v>595057</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>595065</x:v>
+        <x:v>595071</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>595080</x:v>
+        <x:v>595018</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>595090</x:v>
+        <x:v>595074</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="Q318" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="Q318" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>595095</x:v>
+        <x:v>595077</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>595096</x:v>
+        <x:v>595085</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>595104</x:v>
+        <x:v>595086</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="Q321" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="Q321" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>595014</x:v>
+        <x:v>595098</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>595016</x:v>
+        <x:v>595014</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>595019</x:v>
+        <x:v>595016</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="Q324" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="Q324" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>595025</x:v>
+        <x:v>595019</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="I325" s="4" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="Q325" s="4" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>595026</x:v>
+        <x:v>595025</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>596</x:v>
@@ -21327,814 +21327,814 @@
       <x:c r="K326" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>595031</x:v>
+        <x:v>595026</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>595032</x:v>
+        <x:v>595031</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>595037</x:v>
+        <x:v>595032</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>595044</x:v>
+        <x:v>595037</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>595045</x:v>
+        <x:v>595044</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>595048</x:v>
+        <x:v>595045</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>595049</x:v>
+        <x:v>595048</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>595051</x:v>
+        <x:v>595049</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>595053</x:v>
+        <x:v>595051</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>595054</x:v>
+        <x:v>595053</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>595056</x:v>
+        <x:v>595054</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>595059</x:v>
+        <x:v>595056</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>595063</x:v>
+        <x:v>595059</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>595066</x:v>
+        <x:v>595063</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="Q340" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="Q340" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>595069</x:v>
+        <x:v>595066</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>595072</x:v>
+        <x:v>595069</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>628</x:v>
@@ -22143,100 +22143,100 @@
       <x:c r="K342" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>595075</x:v>
+        <x:v>595072</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>595078</x:v>
+        <x:v>595075</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>634</x:v>
@@ -22245,561 +22245,561 @@
       <x:c r="K344" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>595081</x:v>
+        <x:v>595078</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>595083</x:v>
+        <x:v>595081</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>595091</x:v>
+        <x:v>595083</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>595092</x:v>
+        <x:v>595091</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>595093</x:v>
+        <x:v>595092</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>595094</x:v>
+        <x:v>595093</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>595103</x:v>
+        <x:v>595094</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>595039</x:v>
+        <x:v>595103</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>595038</x:v>
+        <x:v>595039</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>595017</x:v>
+        <x:v>595038</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>595018</x:v>
+        <x:v>595017</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>61</x:v>
@@ -22854,51 +22854,51 @@
         <x:v>658</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>595068</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>50</x:v>
@@ -23005,51 +23005,51 @@
       <x:c r="I359" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>595099</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
@@ -23083,75 +23083,75 @@
         <x:v>663</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>595020</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>595029</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>665</x:v>
       </x:c>