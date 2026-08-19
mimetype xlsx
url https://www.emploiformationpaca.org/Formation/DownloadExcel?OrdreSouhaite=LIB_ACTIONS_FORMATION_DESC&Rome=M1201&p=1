--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -569,83 +569,83 @@
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance financière</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion performance</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le pilotage de l'entreprise : de la maîtrise des états financiers à la gestion opérationnelle</x:t>
   </x:si>
   <x:si>
+    <x:t>B.Factory School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>B.Factory School</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité mathématiques appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>Modèle mathématique</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion de la performance et analyse financière</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2026 00:00:00</x:t>
@@ -761,57 +761,57 @@
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert des marchés financiers BC05 Option 1 (Activité Front-Office) : Développer la croissance d’une entreprise sur les marchés financiers</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert des marchés financiers BC03 Gérer les risques de marché, de liquidité et de crédit</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert des marchés financiers BC01 Structurer une solution économique dédiée aux marchés financiers</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Edhec programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>EDHEC BS</x:t>
   </x:si>
@@ -4264,138 +4264,139 @@
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>578849</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="H52" s="14" t="s">
+      <x:c r="H52" s="14" t="s"/>
+      <x:c r="I52" s="16" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32654</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>574019</x:v>
+        <x:v>638246</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32654</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>638246</x:v>
+        <x:v>574019</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37929</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5562,72 +5563,72 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>620690</x:v>
+        <x:v>598467</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
@@ -5637,888 +5638,888 @@
       <x:c r="K76" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>635631</x:v>
+        <x:v>620690</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>637138</x:v>
+        <x:v>635631</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>598467</x:v>
+        <x:v>637138</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>610200</x:v>
+        <x:v>625734</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>625735</x:v>
+        <x:v>625706</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>625734</x:v>
+        <x:v>625740</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="U81" s="4" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>619016</x:v>
+        <x:v>610200</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>625703</x:v>
+        <x:v>625735</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>625705</x:v>
+        <x:v>619016</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>625739</x:v>
+        <x:v>625703</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>610191</x:v>
+        <x:v>625705</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>625706</x:v>
+        <x:v>625739</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>625740</x:v>
+        <x:v>610191</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>625733</x:v>
+        <x:v>610181</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>625741</x:v>
+        <x:v>625733</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>610181</x:v>
+        <x:v>625741</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6528,51 +6529,51 @@
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>626400</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6585,51 +6586,51 @@
       <x:c r="M93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>626401</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6696,51 +6697,51 @@
       <x:c r="M95" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>626408</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6804,51 +6805,51 @@
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>626407</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -6879,201 +6880,201 @@
       <x:c r="R98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>626414</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>626424</x:v>
+        <x:v>591116</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>591116</x:v>
+        <x:v>626424</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>626415</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="U101" s="4" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7083,54 +7084,54 @@
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>626430</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="U102" s="16" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -7173,180 +7174,180 @@
         <x:v>237</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>626416</x:v>
+        <x:v>626429</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>626423</x:v>
+        <x:v>626416</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>626429</x:v>
+        <x:v>626423</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -7362,51 +7363,51 @@
       <x:c r="M107" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>626425</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7419,51 +7420,51 @@
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>626431</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>