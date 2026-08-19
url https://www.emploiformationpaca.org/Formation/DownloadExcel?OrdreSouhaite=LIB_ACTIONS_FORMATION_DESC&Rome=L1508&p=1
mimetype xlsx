--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -458,66 +458,66 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>L'art du mixage</x:t>
   </x:si>
   <x:si>
     <x:t>Phonurgia Nova</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>10/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La prise de son pour l'image de fiction - techniques avancées</x:t>
   </x:si>
   <x:si>
     <x:t>Terkane</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation artistique et technique à la réalisation sonore</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
@@ -2818,51 +2818,51 @@
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>636862</x:v>
+        <x:v>623375</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
@@ -2920,51 +2920,51 @@
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>623375</x:v>
+        <x:v>636862</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
@@ -3873,103 +3873,103 @@
         <x:v>63</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>610236</x:v>
+        <x:v>610237</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>610237</x:v>
+        <x:v>610236</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>127</x:v>