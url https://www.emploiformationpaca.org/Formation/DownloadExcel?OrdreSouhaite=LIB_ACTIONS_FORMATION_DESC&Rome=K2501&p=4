--- v0 (2026-08-19)
+++ v1 (2026-08-20)
@@ -251,74 +251,74 @@
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Surveillance humaine ou gardiennage - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle) + GPS</x:t>
   </x:si>
   <x:si>
     <x:t>Prestiges Formations Sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>06270</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
@@ -599,93 +599,93 @@
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Alpes Formations Conseils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azur Pro Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-VICTORET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
-  </x:si>
-[...40 lines deleted...]
-    <x:t>04/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ei Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Opérateur en vidéoprotection - Module complémentaire</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>IESC</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
@@ -2350,51 +2350,51 @@
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>637427</x:v>
+        <x:v>586800</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>24</x:v>
@@ -2403,100 +2403,100 @@
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>637434</x:v>
+        <x:v>586804</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>586800</x:v>
+        <x:v>637427</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>24</x:v>
@@ -2505,51 +2505,51 @@
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>586804</x:v>
+        <x:v>637434</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
@@ -3891,51 +3891,51 @@
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>637719</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
@@ -4151,51 +4151,51 @@
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>586717</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
@@ -4401,51 +4401,51 @@
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>637263</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
@@ -4970,51 +4970,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>586713</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
@@ -5340,601 +5340,602 @@
       <x:c r="R75" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>637720</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>637272</x:v>
+        <x:v>586080</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>586080</x:v>
+        <x:v>613276</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>613276</x:v>
+        <x:v>622580</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>622580</x:v>
+        <x:v>622584</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>622584</x:v>
+        <x:v>622593</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>622593</x:v>
+        <x:v>622602</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>622602</x:v>
+        <x:v>616924</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>616924</x:v>
+        <x:v>637718</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>637718</x:v>
+        <x:v>630925</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>630925</x:v>
+        <x:v>637262</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>637262</x:v>
+        <x:v>637272</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
@@ -7305,51 +7306,51 @@
       <x:c r="M112" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42810</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>632230</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40308</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -8217,191 +8218,191 @@
       <x:c r="R129" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>634527</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>613549</x:v>
+        <x:v>634528</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>613553</x:v>
+        <x:v>613549</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>634528</x:v>
+        <x:v>613553</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>91</x:v>