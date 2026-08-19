--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -380,93 +380,93 @@
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Travail en hauteur</x:t>
   </x:si>
   <x:si>
     <x:t>Bma Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>LA FARLEDE</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Forma Plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARROS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Event-Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Access Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>05/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réactualiser son aptitude à l'utilisation des EPI contre les chutes de hauteur sur site non équipé - THH005</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
@@ -2465,310 +2465,310 @@
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>614247</x:v>
+        <x:v>539112</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>539112</x:v>
+        <x:v>587838</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="R28" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="S28" s="14" t="n">
+        <x:v>606887</x:v>
+      </x:c>
+      <x:c r="T28" s="16" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="U28" s="16" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>606887</x:v>
+        <x:v>538777</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>538777</x:v>
+        <x:v>614247</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>606886</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
@@ -3300,75 +3300,75 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>620128</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>608312</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
@@ -5021,51 +5021,51 @@
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>617771</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>61</x:v>
@@ -5126,51 +5126,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>617770</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>61</x:v>