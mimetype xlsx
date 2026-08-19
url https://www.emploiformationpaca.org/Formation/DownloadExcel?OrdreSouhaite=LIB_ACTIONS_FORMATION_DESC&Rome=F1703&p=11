--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -641,138 +641,138 @@
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
   </x:si>
   <x:si>
     <x:t>AOCDTF</x:t>
   </x:si>
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Carpentras - CFA Régional des Compagnons du Devoir Paca</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
-[...5 lines deleted...]
-    <x:t>MANOSQUE</x:t>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée René Caillé</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CAP maçon</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Léonard de Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP Maçon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA de Haute Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA Castel Bevons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Vauban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Val d'Argens</x:t>
   </x:si>
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Henri</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>LP R Caillié</x:t>
   </x:si>
   <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
@@ -3545,332 +3545,332 @@
       <x:c r="S38" s="14" t="n">
         <x:v>604039</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-        <x:v>160</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>600511</x:v>
+        <x:v>604005</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>614469</x:v>
+        <x:v>498558</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>603289</x:v>
+        <x:v>498562</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>498570</x:v>
+        <x:v>600511</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>455011</x:v>
+        <x:v>614469</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>128</x:v>
@@ -3929,358 +3929,359 @@
       <x:c r="G45" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>548281</x:v>
+        <x:v>603289</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>604005</x:v>
+        <x:v>498570</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>498558</x:v>
+        <x:v>455011</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>137</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>498562</x:v>
+        <x:v>548281</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>548334</x:v>
+        <x:v>547107</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>547107</x:v>
+        <x:v>548334</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -5740,2144 +5741,2146 @@
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>454940</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>603346</x:v>
+        <x:v>547602</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>454937</x:v>
+        <x:v>620962</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>498517</x:v>
+        <x:v>567836</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>548322</x:v>
+        <x:v>603276</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>603141</x:v>
+        <x:v>548884</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>137</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>548805</x:v>
+        <x:v>499411</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>626791</x:v>
+        <x:v>548274</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>137</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>454938</x:v>
+        <x:v>603135</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="H84" s="14" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>604054</x:v>
+        <x:v>552811</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>548230</x:v>
+        <x:v>548804</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>548414</x:v>
+        <x:v>548806</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>603340</x:v>
+        <x:v>548807</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>137</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>498518</x:v>
+        <x:v>603218</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>603968</x:v>
+        <x:v>603346</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>556739</x:v>
+        <x:v>454937</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>547602</x:v>
+        <x:v>498517</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>603135</x:v>
+        <x:v>548322</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>130</x:v>
-[...2 lines deleted...]
-        <x:v>131</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>552811</x:v>
+        <x:v>603141</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>548804</x:v>
+        <x:v>548805</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>137</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>548806</x:v>
+        <x:v>604054</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>137</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>548807</x:v>
+        <x:v>548230</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>603218</x:v>
+        <x:v>548414</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>567836</x:v>
+        <x:v>626791</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>603276</x:v>
+        <x:v>454938</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>499411</x:v>
+        <x:v>603968</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>548274</x:v>
+        <x:v>548364</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>183</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>620962</x:v>
+        <x:v>628084</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>548884</x:v>
+        <x:v>628104</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>628084</x:v>
+        <x:v>548205</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>628104</x:v>
+        <x:v>556739</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>548205</x:v>
+        <x:v>603340</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>548364</x:v>
+        <x:v>498518</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>596294</x:v>
+        <x:v>596291</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>596296</x:v>
+        <x:v>543661</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>164</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>596300</x:v>
+        <x:v>493643</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>493640</x:v>
+        <x:v>596295</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
@@ -7890,216 +7893,216 @@
       <x:c r="K112" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>596291</x:v>
+        <x:v>596298</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>543661</x:v>
+        <x:v>493640</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>493643</x:v>
+        <x:v>596294</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>596295</x:v>
+        <x:v>596296</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
@@ -8112,51 +8115,51 @@
       <x:c r="K116" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>596298</x:v>
+        <x:v>596300</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -8180,51 +8183,51 @@
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>596297</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
@@ -8402,63 +8405,63 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>596293</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -8495,57 +8498,57 @@
       <x:c r="G123" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>603120</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8554,57 +8557,57 @@
         <x:v>147</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="Q124" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="Q124" s="16" t="s">
+      <x:c r="R124" s="14" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>603185</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8907,57 +8910,57 @@
         <x:v>147</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>548400</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9059,381 +9062,381 @@
       <x:c r="S132" s="14" t="n">
         <x:v>548868</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>599845</x:v>
+        <x:v>603259</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>603952</x:v>
+        <x:v>548196</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>548355</x:v>
+        <x:v>548220</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>603259</x:v>
+        <x:v>548355</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>548196</x:v>
+        <x:v>599845</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>548220</x:v>
+        <x:v>603952</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -9523,51 +9526,51 @@
       <x:c r="S140" s="14" t="n">
         <x:v>604030</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -9615,175 +9618,173 @@
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>548258</x:v>
+        <x:v>548248</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>548248</x:v>
+        <x:v>548258</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>556741</x:v>
+        <x:v>603949</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -9840,123 +9841,126 @@
         <x:v>147</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>603949</x:v>
+        <x:v>603319</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>603319</x:v>
+        <x:v>556741</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -10260,99 +10264,99 @@
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>503461</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41940</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>624508</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>41940</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -10388,82 +10392,82 @@
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>624509</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>41940</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>624510</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>41940</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -10610,136 +10614,136 @@
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>595923</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>595922</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>592931</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">