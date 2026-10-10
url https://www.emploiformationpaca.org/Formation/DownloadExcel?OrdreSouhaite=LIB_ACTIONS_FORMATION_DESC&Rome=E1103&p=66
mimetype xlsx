--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -491,59 +491,59 @@
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/04/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie social media - bootcamp</x:t>
   </x:si>
   <x:si>
     <x:t>Réseau social</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>S’exprimer avec efficacité, en face à face et en public</x:t>
   </x:si>
   <x:si>
     <x:t>Prise parole</x:t>
   </x:si>
   <x:si>
     <x:t>Réussir sa prise de parole en public</x:t>
@@ -1496,71 +1496,71 @@
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager des stratégies marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ace Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des stratégies marketing et communication (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ace Education</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication évènementielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication digitale et publicité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication des marques et des entreprises (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication audiovisuelle et marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication (Apprentissage)</x:t>
@@ -1568,143 +1568,143 @@
   <x:si>
     <x:t>Manager des stratégies communication marketing (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
+    <x:t>manager des stratégies communication marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des stratégies communication marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de projet événementiel (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de Formation aux Métiers du Mariage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de projet événementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de projet en design graphique et visuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-artsup Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Design thinking</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-artsup Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la communication omnicanal (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberté Formation - Iscae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESAME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de la communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>manager des stratégies communication marketing</x:t>
-[...85 lines deleted...]
-  <x:si>
     <x:t>manager de la communication globale</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion communication crise</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation Social Media, marketing d'influence et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing stratégique</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation Social Media, marketing d'influence &amp; évènementiel (Apprentissage)</x:t>
@@ -2465,89 +2465,89 @@
   <x:si>
     <x:t>Chargé de communication multicanale</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication multicanale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
   </x:si>
   <x:si>
     <x:t>83120</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2027 00:00:00</x:t>
+    <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
-    <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste BC03 Réaliser le montage d’un projet audiovisuel et livrer le film</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Communication et de l'Audiovisuel de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>IMCA PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
@@ -2915,107 +2915,107 @@
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Paul Cézanne</x:t>
   </x:si>
   <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebm Business School - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>EBM 3</x:t>
-[...8 lines deleted...]
-    <x:t>06/25/2027 00:00:00</x:t>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2027 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>A3fa</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
@@ -3071,60 +3071,60 @@
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation et d'Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>IFI</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS communication (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Jeanne Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrimond</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
@@ -4711,240 +4711,240 @@
       <x:c r="R17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>587014</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>612218</x:v>
+        <x:v>587022</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>587022</x:v>
+        <x:v>587024</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>587024</x:v>
+        <x:v>587025</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>587025</x:v>
+        <x:v>612218</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
@@ -6616,142 +6616,142 @@
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>564094</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>640810</x:v>
+        <x:v>627665</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>627665</x:v>
+        <x:v>640810</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -7983,111 +7983,111 @@
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>578795</x:v>
+        <x:v>632475</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>632475</x:v>
+        <x:v>578795</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -15932,322 +15932,323 @@
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>608102</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>627728</x:v>
+        <x:v>617097</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>617097</x:v>
+        <x:v>556974</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>169</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>556974</x:v>
+        <x:v>556975</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>556975</x:v>
+        <x:v>627728</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>627729</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -16268,51 +16269,51 @@
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>635210</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16975,1352 +16976,1353 @@
         <x:v>625760</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>494</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>555964</x:v>
+        <x:v>534986</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>534986</x:v>
+        <x:v>555964</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>39761</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s"/>
+      <x:c r="E238" s="14" t="s">
+        <x:v>93</x:v>
+      </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>495</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>46347</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>613160</x:v>
+        <x:v>555966</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>36982</x:v>
+        <x:v>41449</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>555966</x:v>
+        <x:v>625757</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>494</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>625757</x:v>
+        <x:v>615937</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>41449</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H241" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>615937</x:v>
+        <x:v>523159</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>36982</x:v>
+        <x:v>40389</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>523159</x:v>
+        <x:v>632284</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40389</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="I243" s="4" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="Q243" s="4" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>632284</x:v>
+        <x:v>643501</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="U243" s="4" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40389</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s"/>
+      <x:c r="E244" s="14" t="s">
+        <x:v>93</x:v>
+      </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>643501</x:v>
+        <x:v>609579</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>40389</x:v>
+        <x:v>38262</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
-      <x:c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>514</x:v>
-[...2 lines deleted...]
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>32069</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>609579</x:v>
+        <x:v>597194</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>597194</x:v>
+        <x:v>597197</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>597197</x:v>
+        <x:v>597199</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>597199</x:v>
+        <x:v>597200</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>597200</x:v>
+        <x:v>597198</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>597195</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>597196</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>597198</x:v>
+        <x:v>597193</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38262</x:v>
+        <x:v>42186</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
+      <x:c r="E253" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>32069</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>597193</x:v>
+        <x:v>632805</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>632805</x:v>
+        <x:v>632812</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="H255" s="0" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="I255" s="4" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="Q255" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="Q255" s="4" t="s">
+      <x:c r="R255" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="S255" s="0" t="n">
+        <x:v>643070</x:v>
+      </x:c>
+      <x:c r="T255" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="U255" s="4" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>42186</x:v>
+        <x:v>39761</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
-      <x:c r="E256" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>525</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>46301</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>643070</x:v>
+        <x:v>632704</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39761</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>632704</x:v>
+        <x:v>613161</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>39761</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>613161</x:v>
+        <x:v>613160</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>40856</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -21937,141 +21939,141 @@
       <x:c r="R322" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>592055</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>597428</x:v>
+        <x:v>597427</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>597427</x:v>
+        <x:v>597428</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -22421,54 +22423,54 @@
       <x:c r="L331" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>627664</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="U331" s="4" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -24224,51 +24226,51 @@
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>613658</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
@@ -24283,51 +24285,51 @@
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>608616</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
@@ -24340,166 +24342,166 @@
       <x:c r="E365" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>608618</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="I366" s="16" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="Q366" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="Q366" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>546438</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>578772</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
@@ -24512,51 +24514,51 @@
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>578773</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
@@ -24566,51 +24568,51 @@
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>613748</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
@@ -25065,142 +25067,142 @@
         <x:v>554153</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>601681</x:v>
+        <x:v>601661</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>601661</x:v>
+        <x:v>601681</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>673</x:v>
@@ -27601,51 +27603,51 @@
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>623261</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
@@ -27660,51 +27662,51 @@
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>601339</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38047</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
@@ -28065,51 +28067,51 @@
       <x:c r="L431" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>579002</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
@@ -28224,51 +28226,51 @@
       <x:c r="G434" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>625764</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
@@ -28342,51 +28344,51 @@
       <x:c r="G436" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>625762</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
@@ -28605,390 +28607,387 @@
       <x:c r="S440" s="14" t="n">
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>525</x:v>
-[...2 lines deleted...]
-        <x:v>526</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>643067</x:v>
+        <x:v>641326</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>780</x:v>
-[...1 lines deleted...]
-      <x:c r="H442" s="14" t="s"/>
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="H442" s="14" t="s">
+        <x:v>524</x:v>
+      </x:c>
       <x:c r="I442" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>641326</x:v>
+        <x:v>599654</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>525</x:v>
-[...2 lines deleted...]
-        <x:v>526</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>599654</x:v>
+        <x:v>641325</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>780</x:v>
-[...1 lines deleted...]
-      <x:c r="H444" s="14" t="s"/>
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="H444" s="14" t="s">
+        <x:v>625</x:v>
+      </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>641325</x:v>
+        <x:v>623611</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>624</x:v>
-[...2 lines deleted...]
-        <x:v>625</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>623611</x:v>
+        <x:v>603644</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>617</x:v>
-[...1 lines deleted...]
-      <x:c r="H446" s="14" t="s"/>
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s">
+        <x:v>524</x:v>
+      </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>603644</x:v>
+        <x:v>643067</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -29094,51 +29093,51 @@
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>635294</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
@@ -29151,51 +29150,51 @@
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>638620</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
@@ -29514,580 +29513,581 @@
       <x:c r="K456" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>601588</x:v>
+        <x:v>641057</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
-        <x:v>37766</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>799</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
-        <x:v>46311</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>556205</x:v>
+        <x:v>601588</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>37766</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>601589</x:v>
+        <x:v>556205</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>642986</x:v>
+        <x:v>601589</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>803</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>598950</x:v>
+        <x:v>642986</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>804</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
-        <x:v>37766</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>799</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>46311</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>556209</x:v>
+        <x:v>598950</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>37766</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>641057</x:v>
+        <x:v>556209</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>805</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H463" s="0" t="s">
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>808</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>808</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>624496</x:v>
+        <x:v>610971</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
-        <x:v>169</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>41125</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>461</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>610971</x:v>
+        <x:v>592832</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>41125</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>592832</x:v>
+        <x:v>624496</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>36</x:v>
@@ -30100,51 +30100,51 @@
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>624497</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>46354</x:v>
@@ -30154,51 +30154,51 @@
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>635279</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -30213,211 +30213,210 @@
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>608140</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>39741</x:v>
+        <x:v>41125</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>592277</x:v>
+        <x:v>592833</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>239</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
-        <x:v>41125</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>559</x:v>
-[...1 lines deleted...]
-      <x:c r="H470" s="14" t="s"/>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H470" s="14" t="s">
+        <x:v>462</x:v>
+      </x:c>
       <x:c r="I470" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>592833</x:v>
+        <x:v>633994</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>461</x:v>
-[...2 lines deleted...]
-        <x:v>462</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>633994</x:v>
+        <x:v>592277</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>813</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
@@ -30898,51 +30897,51 @@
       <x:c r="M480" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>603856</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>41625</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -31243,51 +31242,51 @@
       <x:c r="M486" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>603829</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -31656,51 +31655,51 @@
       <x:c r="M493" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>302</x:v>
@@ -32766,51 +32765,51 @@
       <x:c r="M512" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>603827</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -33008,51 +33007,51 @@
       <x:c r="M516" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>603431</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -33189,51 +33188,51 @@
       <x:c r="M519" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>603826</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
         <x:v>302</x:v>
@@ -33244,57 +33243,57 @@
       <x:c r="K520" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>554816</x:v>
+        <x:v>513715</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -33304,178 +33303,178 @@
       <x:c r="K521" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>554888</x:v>
+        <x:v>554816</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>839</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>840</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>554932</x:v>
+        <x:v>554888</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>513715</x:v>
+        <x:v>554932</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>41621</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -33770,51 +33769,51 @@
       <x:c r="M529" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>602561</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
         <x:v>302</x:v>
@@ -34123,51 +34122,51 @@
       <x:c r="M535" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>602557</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -34512,51 +34511,51 @@
       <x:c r="J542" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>611280</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -34572,51 +34571,51 @@
       <x:c r="J543" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>547700</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
@@ -34631,51 +34630,51 @@
       <x:c r="J544" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>611964</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
@@ -34688,51 +34687,51 @@
       <x:c r="J545" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>576712</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -34749,51 +34748,51 @@
       <x:c r="J546" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>547699</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -34834,150 +34833,151 @@
         <x:v>611104</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>871</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>874</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>611279</x:v>
+        <x:v>558948</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="H549" s="0" t="s">
+        <x:v>872</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>558948</x:v>
+        <x:v>611279</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
@@ -35099,51 +35099,51 @@
       <x:c r="J552" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>611970</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
@@ -35156,51 +35156,51 @@
       <x:c r="J553" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>576718</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -35589,75 +35589,75 @@
       <x:c r="T560" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>643755</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
@@ -36150,99 +36150,99 @@
       <x:c r="L570" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>607687</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>551943</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
@@ -36527,140 +36527,140 @@
       <x:c r="S576" s="14" t="n">
         <x:v>598967</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>556198</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>556199</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -37306,111 +37306,111 @@
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>599815</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H591" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="I591" s="4" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>922</x:v>
       </x:c>
@@ -37481,140 +37481,140 @@
       <x:c r="S592" s="14" t="n">
         <x:v>600275</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>608692</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>608693</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -38161,51 +38161,51 @@
       <x:c r="L604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>602051</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="E605" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
@@ -38359,562 +38359,560 @@
         <x:v>602239</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>550551</x:v>
+        <x:v>601550</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>948</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>950</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>950</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>546876</x:v>
+        <x:v>548682</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>555774</x:v>
+        <x:v>556566</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>549502</x:v>
+        <x:v>550551</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>914</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>915</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>914</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>915</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>545156</x:v>
+        <x:v>546876</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>808</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>808</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>545312</x:v>
+        <x:v>555774</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>952</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>940</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>940</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>602050</x:v>
+        <x:v>549502</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
-        <x:v>925</x:v>
-[...2 lines deleted...]
-        <x:v>953</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>927</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>571071</x:v>
+        <x:v>602050</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>642936</x:v>
+        <x:v>549650</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>955</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -39006,901 +39004,904 @@
       <x:c r="S618" s="14" t="n">
         <x:v>608434</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="H619" s="0" t="s">
+        <x:v>954</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>601550</x:v>
+        <x:v>571071</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>548682</x:v>
+        <x:v>642936</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>556566</x:v>
+        <x:v>545156</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>956</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>544878</x:v>
+        <x:v>545312</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>547143</x:v>
+        <x:v>548680</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>548680</x:v>
+        <x:v>601745</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>549650</x:v>
+        <x:v>550657</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>958</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>959</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>960</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>959</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>960</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S626" s="14" t="n">
+        <x:v>640797</x:v>
+      </x:c>
+      <x:c r="T626" s="16" t="s">
         <x:v>961</x:v>
       </x:c>
-      <x:c r="S626" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>550657</x:v>
+        <x:v>641025</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>640797</x:v>
+        <x:v>565857</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>962</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>641025</x:v>
+        <x:v>545643</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>963</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>421</x:v>
-[...1 lines deleted...]
-      <x:c r="H630" s="14" t="s"/>
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H630" s="14" t="s">
+        <x:v>513</x:v>
+      </x:c>
       <x:c r="I630" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>565857</x:v>
+        <x:v>556804</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>545643</x:v>
+        <x:v>545658</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>514</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>964</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>965</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>923</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>556804</x:v>
+        <x:v>544878</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>545658</x:v>
+        <x:v>547143</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>967</x:v>
@@ -40234,76 +40235,76 @@
         <x:v>546829</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>598947</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
@@ -40350,82 +40351,82 @@
         <x:v>640970</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>959</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
-        <x:v>960</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="Q642" s="16" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="Q642" s="16" t="s">
+      <x:c r="R642" s="14" t="s">
         <x:v>960</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>961</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>552105</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -40444,115 +40445,115 @@
       <x:c r="L643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>641024</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>963</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="H644" s="14" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="I644" s="16" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="Q644" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="Q644" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>643132</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="E645" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
@@ -40703,79 +40704,79 @@
         <x:v>601929</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>602151</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
@@ -40880,75 +40881,75 @@
       <x:c r="S650" s="14" t="n">
         <x:v>552261</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>602601</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
@@ -41037,51 +41038,51 @@
       <x:c r="L653" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>607686</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s">
         <x:v>898</x:v>
@@ -41535,75 +41536,75 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="I662" s="16" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>600267</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
@@ -41650,91 +41651,93 @@
         <x:v>605550</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>966</x:v>
-[...1 lines deleted...]
-      <x:c r="H664" s="14" t="s"/>
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="H664" s="14" t="s">
+        <x:v>890</x:v>
+      </x:c>
       <x:c r="I664" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>966</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>603791</x:v>
+        <x:v>601182</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>945</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -41803,694 +41806,691 @@
       <x:c r="L666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>602058</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
-        <x:v>889</x:v>
-[...2 lines deleted...]
-        <x:v>890</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
-        <x:v>891</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
-        <x:v>891</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
-        <x:v>601182</x:v>
+        <x:v>603791</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
-        <x:v>975</x:v>
+        <x:v>945</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="I668" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
-        <x:v>614678</x:v>
+        <x:v>549775</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>549775</x:v>
+        <x:v>549776</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>956</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>976</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s">
-        <x:v>977</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I670" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>976</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>549776</x:v>
+        <x:v>614678</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>956</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
-        <x:v>886</x:v>
-[...2 lines deleted...]
-        <x:v>887</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>556421</x:v>
+        <x:v>550508</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>601549</x:v>
+        <x:v>560000</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="H673" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
-        <x:v>797</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
-        <x:v>556090</x:v>
+        <x:v>556421</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
-        <x:v>494</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
-        <x:v>608433</x:v>
+        <x:v>601549</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H675" s="0" t="s">
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
-        <x:v>550508</x:v>
+        <x:v>608433</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
-        <x:v>813</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
-        <x:v>524</x:v>
-[...1 lines deleted...]
-      <x:c r="H676" s="14" t="s"/>
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="H676" s="14" t="s">
+        <x:v>917</x:v>
+      </x:c>
       <x:c r="I676" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>560000</x:v>
+        <x:v>556090</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="E677" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>608857</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
@@ -42712,144 +42712,145 @@
         <x:v>550658</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
-        <x:v>916</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
-        <x:v>916</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>599423</x:v>
+        <x:v>607303</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="H683" s="0" t="s">
+        <x:v>917</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
-        <x:v>607303</x:v>
+        <x:v>599423</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
@@ -42873,325 +42874,325 @@
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>620472</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H685" s="0" t="s">
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
-        <x:v>596872</x:v>
+        <x:v>588298</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>983</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
-        <x:v>984</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>983</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
-        <x:v>984</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
-        <x:v>985</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>596880</x:v>
+        <x:v>596872</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
-        <x:v>596883</x:v>
+        <x:v>596880</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
-        <x:v>898</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
-        <x:v>898</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
-        <x:v>596885</x:v>
+        <x:v>596883</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
-        <x:v>461</x:v>
-[...2 lines deleted...]
-        <x:v>462</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>588298</x:v>
+        <x:v>596885</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -43829,267 +43830,267 @@
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>566528</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
-        <x:v>239</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
-        <x:v>979</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
-        <x:v>1000</x:v>
-[...1 lines deleted...]
-      <x:c r="H702" s="14" t="s"/>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H702" s="14" t="s">
+        <x:v>462</x:v>
+      </x:c>
       <x:c r="I702" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
-        <x:v>596878</x:v>
+        <x:v>608143</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H703" s="0" t="s">
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
-        <x:v>596881</x:v>
+        <x:v>608144</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
-        <x:v>169</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
-        <x:v>1002</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
-        <x:v>461</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="H704" s="14" t="s"/>
       <x:c r="I704" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
-        <x:v>608143</x:v>
+        <x:v>596878</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
-        <x:v>461</x:v>
-[...2 lines deleted...]
-        <x:v>462</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>608144</x:v>
+        <x:v>596881</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
@@ -44350,189 +44351,189 @@
       <x:c r="R710" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>637507</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>542218</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K712" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>620501</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="G713" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>556949</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
@@ -44955,87 +44956,87 @@
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>596886</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
-        <x:v>1002</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
-        <x:v>1003</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>556948</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
@@ -46265,51 +46266,51 @@
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J746" s="14" t="s"/>
       <x:c r="K746" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L746" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M746" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
         <x:v>637836</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
         <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C747" s="3" t="s"/>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="G747" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
         <x:v>1056</x:v>
@@ -46623,110 +46624,110 @@
       <x:c r="K753" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
-        <x:v>588290</x:v>
+        <x:v>598350</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C754" s="15" t="s"/>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s"/>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s"/>
       <x:c r="I754" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J754" s="14" t="s"/>
       <x:c r="K754" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L754" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
-        <x:v>598350</x:v>
+        <x:v>588290</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>1064</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C755" s="3" t="s"/>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="G755" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
         <x:v>78</x:v>