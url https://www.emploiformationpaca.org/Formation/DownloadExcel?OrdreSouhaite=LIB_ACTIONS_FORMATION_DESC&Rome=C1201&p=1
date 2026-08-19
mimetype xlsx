--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -392,93 +392,93 @@
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller clientèle en banque et assurance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Banque</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de clientèles en assurance et banque (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Charles Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
-    <x:t>Banque assurance</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -2342,185 +2342,184 @@
       <x:c r="H24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>607793</x:v>
+        <x:v>609593</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="H25" s="0" t="s">
+      <x:c r="I25" s="4" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="R25" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="S25" s="0" t="n">
+        <x:v>606974</x:v>
+      </x:c>
+      <x:c r="T25" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="Q25" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="R26" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="Q26" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>606974</x:v>
+        <x:v>607793</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="U26" s="16" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>