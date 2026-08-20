--- v0 (2026-08-19)
+++ v1 (2026-08-20)
@@ -179,173 +179,173 @@
   <x:si>
     <x:t>Architecture intérieure</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thearender - Logiciel rendu photoréaliste</x:t>
   </x:si>
   <x:si>
     <x:t>Enscape - Logiciel rendu photorealiste</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>DN MADE mention mode</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accessoire mode</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 3 et 4</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>DN MADE mention espace</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Léonard de Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06633</x:t>
+  </x:si>
+  <x:si>
     <x:t>Architecture</x:t>
   </x:si>
   <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée La Tourrache</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Léonard de Vinci</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Designer en architecture d'intérieur blocs de compétences BC01 - BC02</x:t>
   </x:si>
   <x:si>
     <x:t>RC Forma</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
+    <x:t>02/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/02/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Designer en architecture d’intérieur</x:t>
   </x:si>
   <x:si>
     <x:t>Ace Education</x:t>
   </x:si>
   <x:si>
     <x:t>75013</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 8e</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Décoration d'intérieur</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
@@ -518,57 +518,57 @@
   <x:si>
     <x:t>08/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Architecte d'intérieur-designer d'espace (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Dac Itecom</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Architecte d'intérieur-designer d'espace</x:t>
   </x:si>
   <x:si>
+    <x:t>Itecom Art Design</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Itecom Art Design</x:t>
   </x:si>
   <x:si>
     <x:t>architecte d'intérieur designer scénographe</x:t>
   </x:si>
   <x:si>
     <x:t>Condé Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Décoration hôtel restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Condé Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Condé Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Condé Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Aménager sa vitrine</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
@@ -1338,51 +1338,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>21752</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>595574</x:v>
+        <x:v>595573</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>36948</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
@@ -1395,327 +1395,327 @@
       <x:c r="K6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>21752</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>595573</x:v>
+        <x:v>595574</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>36941</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>22223</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="P7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="P7" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>595570</x:v>
+        <x:v>595568</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>36941</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>22223</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>595571</x:v>
+        <x:v>595569</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>36941</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22223</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>595572</x:v>
+        <x:v>595570</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>36941</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>22223</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>595568</x:v>
+        <x:v>595571</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>36941</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>22223</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>595569</x:v>
+        <x:v>595572</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38012</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
@@ -1728,51 +1728,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>628416</x:v>
+        <x:v>620258</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38012</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -1782,51 +1782,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>620258</x:v>
+        <x:v>620259</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38012</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
@@ -1839,100 +1839,100 @@
       <x:c r="K14" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>620259</x:v>
+        <x:v>628416</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>562872</x:v>
+        <x:v>622097</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>69</x:v>
@@ -1941,51 +1941,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>622097</x:v>
+        <x:v>562872</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
@@ -2850,170 +2850,170 @@
       <x:c r="K33" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>554180</x:v>
+        <x:v>601670</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40158</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>601648</x:v>
+        <x:v>554180</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40158</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>589680</x:v>
+        <x:v>601671</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40158</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
@@ -3049,316 +3049,317 @@
       <x:c r="S36" s="14" t="n">
         <x:v>601640</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40158</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>601670</x:v>
+        <x:v>601648</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40158</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>601671</x:v>
+        <x:v>589680</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>34456</x:v>
+        <x:v>40158</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>547210</x:v>
+        <x:v>592491</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>40158</x:v>
+        <x:v>34456</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>574103</x:v>
+        <x:v>547210</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40158</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="Q41" s="4" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="R41" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="S41" s="0" t="n">
+        <x:v>574103</x:v>
+      </x:c>
+      <x:c r="T41" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="Q41" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>42174</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>