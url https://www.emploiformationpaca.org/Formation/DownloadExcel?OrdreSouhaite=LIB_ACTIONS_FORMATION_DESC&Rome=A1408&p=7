--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -221,56 +221,56 @@
   <x:si>
     <x:t>PUYLOUBIER</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Premiers Secours chiens et chats</x:t>
   </x:si>
   <x:si>
     <x:t>Education Canine Trets</x:t>
   </x:si>
   <x:si>
     <x:t>ECT</x:t>
   </x:si>
   <x:si>
     <x:t>83119</x:t>
   </x:si>
   <x:si>
     <x:t>TRETS</x:t>
   </x:si>
   <x:si>
+    <x:t>10/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pet Sitter</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>ostéopathie animale (animostéo)</x:t>
   </x:si>
   <x:si>
     <x:t>Animosteo</x:t>
@@ -437,62 +437,62 @@
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Éducateur canin comportementaliste</x:t>
   </x:si>
   <x:si>
     <x:t>Doggy's cool formation</x:t>
   </x:si>
   <x:si>
     <x:t>DCF</x:t>
   </x:si>
   <x:si>
     <x:t>06110</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/15/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Educateur canin</x:t>
   </x:si>
   <x:si>
     <x:t>Conduire son rucher pour produire du miel</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>CFPPA</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>Apiculture</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comportementaliste animalier</x:t>
@@ -671,54 +671,54 @@
   <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aptitude à la détention de chien de catégorie 1 et 2</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1444,51 +1444,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>634021</x:v>
+        <x:v>634026</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -1499,51 +1499,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>634026</x:v>
+        <x:v>634021</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>48</x:v>
@@ -1982,138 +1982,138 @@
       <x:c r="R15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>624942</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>624957</x:v>
+        <x:v>533260</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>533260</x:v>
+        <x:v>624957</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
@@ -2949,51 +2949,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>629213</x:v>
+        <x:v>629214</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>120</x:v>
@@ -3001,51 +3001,51 @@
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>629214</x:v>
+        <x:v>629213</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>34</x:v>
@@ -3159,100 +3159,100 @@
       <x:c r="K38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>631164</x:v>
+        <x:v>564278</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>564278</x:v>
+        <x:v>631164</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>137</x:v>
@@ -4289,159 +4289,160 @@
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>636168</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>635284</x:v>
+        <x:v>573915</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>573915</x:v>
+        <x:v>635284</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -4658,51 +4659,51 @@
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>606608</x:v>
+        <x:v>606605</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>110</x:v>
@@ -4711,51 +4712,51 @@
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>606605</x:v>
+        <x:v>606608</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 