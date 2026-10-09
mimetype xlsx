--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -470,78 +470,78 @@
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention ingénierie de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13385</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention ingénierie de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>master mention instrumentation, mesure, métrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Mesure optique</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>ST PAUL LES DURANCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -2541,315 +2541,316 @@
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>592094</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>110</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s"/>
+      <x:c r="I30" s="16" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>629260</x:v>
+        <x:v>592093</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="S31" s="0" t="n">
+        <x:v>629260</x:v>
+      </x:c>
+      <x:c r="T31" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="Q31" s="4" t="s">
+      <x:c r="U31" s="4" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>591878</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>591880</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>591879</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>