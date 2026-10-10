--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -218,72 +218,72 @@
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 1re année</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Géophysique</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation CAP agricole Maréchal Ferrant</x:t>
   </x:si>
   <x:si>
     <x:t>Apprendre Comprendre Entreprendre Formation Conseils</x:t>
   </x:si>
   <x:si>
     <x:t>ACE</x:t>
   </x:si>
   <x:si>
     <x:t>83270</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation entrée formation</x:t>
   </x:si>
@@ -891,51 +891,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>21089</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>623431</x:v>
+        <x:v>623430</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>38388</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -948,51 +948,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>21089</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>623430</x:v>
+        <x:v>623431</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>38388</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>39</x:v>
@@ -1122,100 +1122,100 @@
       <x:c r="K6" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>595476</x:v>
+        <x:v>595477</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>595477</x:v>
+        <x:v>595476</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>55</x:v>
@@ -1224,100 +1224,100 @@
       <x:c r="K8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>592948</x:v>
+        <x:v>592949</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>592949</x:v>
+        <x:v>592948</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>61</x:v>
       </x:c>