--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -407,195 +407,195 @@
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie archéologie funéraire et archéothanatologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours Momarch – Master of Martitime Archaeology</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours pouvoirs, savoirs, genre (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE (UFR MANAGT PU GOUV TERRITORIAL AIX MARSEILLE)</x:t>
   </x:si>
   <x:si>
     <x:t>master mention humanités</x:t>
   </x:si>
   <x:si>
     <x:t>master mention humanités médicales</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité information-communication parcours métiers du livre et du patrimoine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muséologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention histoire parcours Afrique, Monde arabe, Mondes musulmans (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention bio-géosciences parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention anthropologie parcours anthropologie audiovisuelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention humanités médicales parcours Homme et vieillissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention archéologie, sciences pour l'archéologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention histoire de l'art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développer des projets de coopération internationale avec des financements européens et maîtriser les outils de gestion financière pour piloter et développer sa structure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention direction de projets ou établissements culturels parcours administration des institutions culturelles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention protection et valorisation du patrimoine historique et culturel parcours conservation et restauration du patrimoine bâti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention histoire de l'art et archéologie parcours histoire de l'art</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention direction de projets ou établissements culturels parcours management et droit des organisations et des manifestations culturelles</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut de Management Public et Gouvernance Territoriale</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire de l'art et archéologie parcours archéologie</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité information-communication parcours métiers du livre et du patrimoine</x:t>
-[...41 lines deleted...]
-    <x:t>Licence pro mention protection et valorisation du patrimoine historique et culturel parcours conservation et restauration du patrimoine bâti</x:t>
+    <x:t>Licence mention histoire parcours histoire, la Méditerranée et le monde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor Médiation Culturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INEAD-ESMAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention archéologie, sciences pour l'archéologie parcours territoire, hommes, sociétés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention histoire parcours archives, bibliothèques, humanités numériques (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention histoire parcours La Méditerranée, l'Europe et le monde (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piloter et développer son projet culturel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention histoire de l'art parcours histoire de l'art moderne et contemporain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention histoire parcours histoire, cultures et représentations</x:t>
   </x:si>
   <x:si>
     <x:t>MSc Creativity and Design Management</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention histoire de l'art et archéologie parcours histoire de l'art</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Master mention humanités médicales parcours approches éthiques, déontologiques et déontologiques en santé</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention histoire parcours histoire, cultures et représentations</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention humanités parcours humanités</x:t>
   </x:si>
   <x:si>
     <x:t>CPAG</x:t>
   </x:si>
   <x:si>
-    <x:t>13625</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention histoire, civilisations, patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -2769,1566 +2769,1567 @@
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>595452</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>39294</x:v>
+        <x:v>35364</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>14217</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>575031</x:v>
+        <x:v>575978</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>40546</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>14207</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>575777</x:v>
+        <x:v>584134</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>35364</x:v>
+        <x:v>38963</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>14217</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>575978</x:v>
+        <x:v>581556</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>40794</x:v>
+        <x:v>39038</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>584134</x:v>
+        <x:v>575523</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38963</x:v>
+        <x:v>42253</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>581556</x:v>
+        <x:v>576218</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>39038</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>12523</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>575523</x:v>
+        <x:v>592795</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>42253</x:v>
+        <x:v>41176</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>14207</x:v>
+        <x:v>14215</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>576218</x:v>
+        <x:v>592830</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>40717</x:v>
+        <x:v>41176</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>14215</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>592795</x:v>
+        <x:v>592831</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>124</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>56</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>14215</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>592830</x:v>
+        <x:v>626720</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41176</x:v>
+        <x:v>39294</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>55</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>14215</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>592831</x:v>
+        <x:v>577308</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>125</x:v>
-[...1 lines deleted...]
-      <x:c r="C41" s="3" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="n">
+        <x:v>40443</x:v>
+      </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>32096</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>626720</x:v>
+        <x:v>575773</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>39294</x:v>
+        <x:v>40546</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>577308</x:v>
+        <x:v>575778</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>40443</x:v>
+        <x:v>39294</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>575773</x:v>
+        <x:v>575031</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C44" s="15" t="s"/>
+      <x:c r="C44" s="15" t="n">
+        <x:v>40546</x:v>
+      </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>132</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="J44" s="14" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>592226</x:v>
+        <x:v>575777</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>40546</x:v>
+        <x:v>40740</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>14207</x:v>
+        <x:v>14227</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>575778</x:v>
+        <x:v>580608</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>137</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>14227</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>580608</x:v>
+        <x:v>523128</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="C47" s="3" t="s"/>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="n">
+        <x:v>40717</x:v>
+      </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>32096</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>523128</x:v>
+        <x:v>580921</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>40717</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>580921</x:v>
+        <x:v>584135</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="C49" s="3" t="s"/>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="n">
+        <x:v>40794</x:v>
+      </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J49" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>32096</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>624429</x:v>
+        <x:v>584136</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>41176</x:v>
+        <x:v>41541</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>14215</x:v>
+        <x:v>14217</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>575800</x:v>
+        <x:v>632400</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>151</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>14207</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>576215</x:v>
+        <x:v>624429</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>40740</x:v>
+        <x:v>41176</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>14227</x:v>
+        <x:v>14215</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>580607</x:v>
+        <x:v>575800</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>39479</x:v>
+        <x:v>40740</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>14227</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>575537</x:v>
+        <x:v>580607</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>592090</x:v>
+        <x:v>592226</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>40794</x:v>
+        <x:v>42253</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>584135</x:v>
+        <x:v>576215</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>40794</x:v>
+        <x:v>39479</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>584136</x:v>
+        <x:v>575537</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>41541</x:v>
+        <x:v>39294</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>14217</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>632400</x:v>
+        <x:v>592090</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39466</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>