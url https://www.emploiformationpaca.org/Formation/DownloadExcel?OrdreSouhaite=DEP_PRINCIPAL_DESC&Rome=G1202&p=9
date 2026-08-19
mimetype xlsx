--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -641,116 +641,116 @@
   <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP du Parc St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
+    <x:t>Horizon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Association Régionale Formation Apprentis Métiers Sport, Animation, Tourisme - CFA Régional Métiers du Sport, de l'Animation et du Tourisme - Futurosud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARFAMSTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro services aux personnes et animation dans les territoires (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akteap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Privé Provence Verte</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro services aux personnes et animation dans les territoires (Apprentissage)</x:t>
-[...8 lines deleted...]
-    <x:t>Lycée Privé Provence Verte</x:t>
+    <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINT-RAPHAEL</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Union française des centres de vacances Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>HLJ - IMSAT</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
@@ -1040,239 +1040,239 @@
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Gustave Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention création littéraire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours lettres modernes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention protection et valorisation du patrimoine historique et culturel parcours conservation et restauration du patrimoine bâti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTSA gestion et protection de la nature (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEGTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURIOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre d'Entraînement aux Méthodes d'Education Active</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPA les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-REMY-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFR de Puyloubier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention musicologie parcours pôle supérieur musical et musicologique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Histoire art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif parcours conseiller principal d'éducation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation examen concours fonction publique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut National Supérieur du Professorat et de l'Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA d'Aix-Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13548</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention lettres parcours double licence droit-lettres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences et techniques des activités physiques et sportives : éducation et motricité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public en emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention création littéraire parcours écopoétique et création</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention création littéraire</x:t>
-[...100 lines deleted...]
-  <x:si>
     <x:t>Master mention création littéraire parcours création littéraire, recherche et nouvelles formes de narration</x:t>
   </x:si>
   <x:si>
     <x:t>LP B Pascal</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO M Gasquet</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Ferrages</x:t>
   </x:si>
   <x:si>
     <x:t>13250</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-CHAMAS</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention sciences et techniques des activités physiques et sportives : éducation et motricité</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Licence mention musicologie parcours musique et sciences de la musique</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel de médiateur numérique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Hypra</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres et écriture</x:t>
@@ -1343,74 +1343,74 @@
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vert d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06602</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Horizon Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2023 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>08/30/2026 00:00:00</x:t>
+    <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>UFCV</x:t>
   </x:si>
   <x:si>
-    <x:t>MENTON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bac pro services aux personnes et animation dans les territoires</x:t>
   </x:si>
   <x:si>
     <x:t>Association Recherche Expérimentation Formation Loisirs et Tourisme Social</x:t>
   </x:si>
   <x:si>
     <x:t>REFLETS</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Apprentis d'Auteuil - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Les Fauvettes</x:t>
@@ -1424,150 +1424,150 @@
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre Régional de Formation de Canoë Kayak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRFCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre Régional de Formation de Canoë Kayak</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CPJEPS mention animateur d'activités et de vie quotidienne</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MFR Bléone-Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques des Alpes de Haute Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Objectif Plus Economie Sociale et Solidaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale d'Education et d'Orientation de Bléone Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/04/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques des Alpes de Haute Provence</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>FOL 04</x:t>
   </x:si>
   <x:si>
-    <x:t>04991</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Tout public</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>07/04/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue de l'enseignement</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
@@ -4260,521 +4260,524 @@
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>557441</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>603466</x:v>
+        <x:v>583586</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>611639</x:v>
+        <x:v>573066</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>594091</x:v>
+        <x:v>588378</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>583588</x:v>
+        <x:v>611639</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>121</x:v>
-[...2 lines deleted...]
-        <x:v>122</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>549872</x:v>
+        <x:v>603466</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>39927</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>583586</x:v>
+        <x:v>549872</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>573066</x:v>
+        <x:v>583588</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>39927</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>588378</x:v>
+        <x:v>594091</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4792,159 +4795,159 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>594103</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>611638</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>602031</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -5017,62 +5020,62 @@
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>583585</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
@@ -5089,51 +5092,51 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>605491</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
@@ -5205,88 +5208,88 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>607872</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>602029</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
@@ -5302,54 +5305,54 @@
       <x:c r="H56" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>597822</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
@@ -6126,67 +6129,67 @@
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>637742</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -6243,51 +6246,51 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>587772</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
@@ -6300,51 +6303,51 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>601424</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
@@ -6715,57 +6718,57 @@
       <x:c r="S80" s="14" t="n">
         <x:v>589728</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -6995,51 +6998,51 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>599626</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
@@ -7056,51 +7059,51 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>622170</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>125</x:v>
@@ -7455,51 +7458,51 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>564874</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
@@ -7573,1456 +7576,1443 @@
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>545542</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39463</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>303</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>545444</x:v>
+        <x:v>592129</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
-      <x:c r="E97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>545446</x:v>
+        <x:v>575728</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>40443</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E98" s="14" t="s"/>
+      <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>583747</x:v>
+        <x:v>575773</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>596623</x:v>
+        <x:v>632275</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="F100" s="14" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F100" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G100" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>622171</x:v>
+        <x:v>583696</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>605797</x:v>
+        <x:v>583697</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>606755</x:v>
+        <x:v>596627</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>39463</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>331</x:v>
-[...2 lines deleted...]
-        <x:v>332</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>635166</x:v>
+        <x:v>596628</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>331</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>575729</x:v>
+        <x:v>592379</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>40462</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>14216</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>583694</x:v>
+        <x:v>575772</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
+      <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>583695</x:v>
+        <x:v>575920</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>39463</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>592129</x:v>
+        <x:v>633879</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>575728</x:v>
+        <x:v>609398</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>40443</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
+      <x:c r="E109" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>575773</x:v>
+        <x:v>545446</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s"/>
-      <x:c r="F110" s="14" t="s"/>
+      <x:c r="E110" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F110" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G110" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>632275</x:v>
+        <x:v>583747</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>46</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>583696</x:v>
+        <x:v>596623</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>583697</x:v>
+        <x:v>622171</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>596627</x:v>
+        <x:v>605797</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>356</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>326</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>596628</x:v>
+        <x:v>581318</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>592379</x:v>
+        <x:v>594090</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>40462</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>331</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>14216</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>575772</x:v>
+        <x:v>594099</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>38154</x:v>
+        <x:v>35972</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>575920</x:v>
+        <x:v>576257</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>38154</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>633879</x:v>
+        <x:v>630634</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>40695</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
+      <x:c r="E119" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>15050</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>609398</x:v>
+        <x:v>609126</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
@@ -9034,1083 +9024,1097 @@
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>605572</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>611566</x:v>
+        <x:v>545444</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>40695</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>162</x:v>
-[...1 lines deleted...]
-      <x:c r="H122" s="14" t="s"/>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>15050</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>609126</x:v>
+        <x:v>611566</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
-      <x:c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>121</x:v>
-[...2 lines deleted...]
-        <x:v>122</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>605838</x:v>
+        <x:v>606755</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>39463</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>607897</x:v>
+        <x:v>635166</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>581318</x:v>
+        <x:v>575729</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s"/>
-      <x:c r="F126" s="14" t="s"/>
+      <x:c r="E126" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F126" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G126" s="14" t="s">
-        <x:v>371</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>594090</x:v>
+        <x:v>583694</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
+      <x:c r="E127" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>594099</x:v>
+        <x:v>583695</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>584239</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>575527</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>594093</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>594097</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>594098</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>35972</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>576257</x:v>
+        <x:v>605838</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s"/>
+      <x:c r="E134" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>630634</x:v>
+        <x:v>607897</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>575771</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>632283</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>632465</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>597132</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
@@ -10137,101 +10141,101 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>564145</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>545445</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -10241,170 +10245,170 @@
       <x:c r="L141" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>631078</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>575726</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>575727</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10479,102 +10483,102 @@
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>594095</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>575528</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10689,99 +10693,99 @@
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>609564</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>592525</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
@@ -10866,111 +10870,111 @@
       <x:c r="H152" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>583693</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>572748</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
@@ -11010,51 +11014,51 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>553066</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
@@ -11278,69 +11282,69 @@
       <x:c r="G159" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>581581</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11392,51 +11396,51 @@
       <x:c r="G161" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>629266</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
@@ -11530,379 +11534,385 @@
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>596615</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>35512</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s"/>
+      <x:c r="E164" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I164" s="16" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="J164" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="K164" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="L164" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M164" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N164" s="15" t="n">
+        <x:v>44035</x:v>
+      </x:c>
+      <x:c r="O164" s="14" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="P164" s="14" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="Q164" s="16" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R164" s="14" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="S164" s="14" t="n">
+        <x:v>453827</x:v>
+      </x:c>
+      <x:c r="T164" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="H164" s="14" t="s"/>
-[...27 lines deleted...]
-      <x:c r="R164" s="14" t="s">
+      <x:c r="U164" s="16" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>592380</x:v>
+        <x:v>592340</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>39927</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>592249</x:v>
+        <x:v>592380</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>453827</x:v>
+        <x:v>554849</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>40462</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>14216</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>592524</x:v>
+        <x:v>602030</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>583570</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
@@ -11925,178 +11935,171 @@
       <x:c r="J170" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>554849</x:v>
+        <x:v>554850</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>602030</x:v>
+        <x:v>592249</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>35512</x:v>
+        <x:v>40462</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>419</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>14216</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>554850</x:v>
+        <x:v>592524</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
@@ -12196,114 +12199,114 @@
       <x:c r="U174" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>583566</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G176" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -12379,316 +12382,316 @@
       <x:c r="T177" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>596689</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>583568</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G180" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>583569</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>602028</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>572749</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
@@ -12718,279 +12721,277 @@
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>596621</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>605974</x:v>
+        <x:v>597736</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>597736</x:v>
+        <x:v>605974</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s"/>
-      <x:c r="F186" s="14" t="s"/>
+      <x:c r="E186" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F186" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G186" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="H186" s="14" t="s"/>
+      <x:c r="H186" s="14" t="s">
+        <x:v>452</x:v>
+      </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>594089</x:v>
+        <x:v>583552</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
-      <x:c r="E187" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>454</x:v>
-[...2 lines deleted...]
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>583552</x:v>
+        <x:v>594089</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>32369</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -13176,648 +13177,649 @@
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>574077</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>260</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s"/>
-      <x:c r="F192" s="14" t="s"/>
+      <x:c r="E192" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F192" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G192" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="Q192" s="16" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="R192" s="14" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="S192" s="14" t="n">
+        <x:v>617901</x:v>
+      </x:c>
+      <x:c r="T192" s="16" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="U192" s="16" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="S193" s="0" t="n">
+        <x:v>583553</x:v>
+      </x:c>
+      <x:c r="T193" s="4" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="U193" s="4" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>583553</x:v>
+        <x:v>618883</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>618883</x:v>
+        <x:v>599363</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>599363</x:v>
+        <x:v>589756</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>589756</x:v>
+        <x:v>583551</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E198" s="14" t="s"/>
+      <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>583551</x:v>
+        <x:v>586358</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>547236</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>586356</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>617491</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13869,165 +13871,165 @@
       <x:c r="G203" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>626718</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>625514</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>626264</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
@@ -14037,108 +14039,108 @@
         <x:v>162</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>636611</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>636609</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
@@ -14148,63 +14150,63 @@
         <x:v>162</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>628585</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">