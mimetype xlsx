--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -272,89 +272,89 @@
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain spécialisation supply chain (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des organisations et processus logistiques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Isteli - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager des organisations logistiques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des organisations et processus logistiques (Apprentissage)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Manager de la chaîne logistique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention logistique et transports internationaux parcours transport maritime international</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
@@ -674,192 +674,192 @@
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en logistique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion stock</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Sorgues - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>licence pro mention logistique et transports internationaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des achats et de la supply chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSEEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>responsable des opérations logistiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager transport, logistique et commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDGE BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme en management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Le Broc - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE BROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Aubagne - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Nice - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité packaging, emballage et conditionnement parcours éco-conception, homologation, supply chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention gestion de production, logistique, achats</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
-    <x:t>licence pro mention logistique et transports internationaux</x:t>
-[...92 lines deleted...]
-    <x:t>04/01/2027 00:00:00</x:t>
+    <x:t>Aftral - Antenne Sainte Tulle - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Brignoles - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
@@ -1919,159 +1919,159 @@
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>584707</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>39860</x:v>
+        <x:v>36218</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s"/>
+      <x:c r="E10" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="H10" s="14" t="s">
+      <x:c r="H10" s="14" t="s"/>
+      <x:c r="I10" s="16" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>581538</x:v>
+        <x:v>548950</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>36218</x:v>
+        <x:v>39860</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
-      <x:c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>548950</x:v>
+        <x:v>581538</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39255</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>82</x:v>
@@ -2088,54 +2088,54 @@
       <x:c r="L12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>550298</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -2145,229 +2145,229 @@
       <x:c r="L13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>553085</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40063</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>580895</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40063</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>576295</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>35391</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>575983</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -2380,113 +2380,113 @@
       <x:c r="L17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>555026</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>35390</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>575982</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -2496,51 +2496,51 @@
       <x:c r="L19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>553086</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -2613,54 +2613,54 @@
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>559041</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>35148</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>117</x:v>
@@ -4032,51 +4032,51 @@
       <x:c r="M46" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>601319</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -4092,448 +4092,448 @@
       <x:c r="M47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>601320</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38945</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>602921</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>602934</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36218</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>602988</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>42361</x:v>
+        <x:v>40063</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>635320</x:v>
+        <x:v>592275</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40063</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>592275</x:v>
+        <x:v>592276</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>40063</x:v>
+        <x:v>38496</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>31660</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>592276</x:v>
+        <x:v>616046</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>38496</x:v>
+        <x:v>41590</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>31660</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="Q54" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>616046</x:v>
+        <x:v>596743</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4568,948 +4568,951 @@
         <x:v>608399</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38945</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>602989</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>41590</x:v>
+        <x:v>35896</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>31845</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="Q57" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="R57" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q57" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>596743</x:v>
+        <x:v>593169</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>35896</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>31845</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>593169</x:v>
+        <x:v>596483</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>35748</x:v>
+        <x:v>38496</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>31660</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>596483</x:v>
+        <x:v>608400</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>38496</x:v>
+        <x:v>37131</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>31660</x:v>
+        <x:v>32136</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>608400</x:v>
+        <x:v>616017</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>37131</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
+      <x:c r="E61" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>32136</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>616017</x:v>
+        <x:v>602925</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>602925</x:v>
+        <x:v>602926</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>36237</x:v>
+        <x:v>38945</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>602926</x:v>
+        <x:v>602919</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38945</x:v>
+        <x:v>41589</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>31663</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>602919</x:v>
+        <x:v>596742</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>41589</x:v>
+        <x:v>41592</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>596742</x:v>
+        <x:v>596747</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>200</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>41592</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>596747</x:v>
+        <x:v>613297</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>36237</x:v>
+        <x:v>42361</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>31721</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>613297</x:v>
+        <x:v>635320</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>40881</x:v>
+        <x:v>39255</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>32136</x:v>
+        <x:v>31845</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>609576</x:v>
+        <x:v>605726</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>39255</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>31845</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>605726</x:v>
+        <x:v>602924</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="Q70" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R70" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="Q70" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>602924</x:v>
+        <x:v>602928</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>36237</x:v>
+        <x:v>40881</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>31721</x:v>
+        <x:v>32136</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>602928</x:v>
+        <x:v>609576</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -5604,51 +5607,51 @@
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -5658,75 +5661,75 @@
       <x:c r="S74" s="14" t="n">
         <x:v>604387</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>598127</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39106</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
@@ -5810,51 +5813,51 @@
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>605541</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -6168,144 +6171,144 @@
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>581830</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>581824</x:v>
+        <x:v>581831</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>581831</x:v>
+        <x:v>581824</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 