--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -3574,388 +3574,388 @@
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>461253</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>122</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>461248</x:v>
+        <x:v>577590</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>461255</x:v>
+        <x:v>461248</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>461215</x:v>
+        <x:v>461255</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>461224</x:v>
+        <x:v>461215</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>122</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>461244</x:v>
+        <x:v>461224</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>577590</x:v>
+        <x:v>461244</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">