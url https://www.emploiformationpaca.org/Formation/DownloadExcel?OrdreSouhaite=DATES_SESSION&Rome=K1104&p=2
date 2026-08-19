--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -518,65 +518,65 @@
   <x:si>
     <x:t>Psychologie Clinique et Psychopathologie de l'enfant EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie clinique et psychopathologie de l'adulte</x:t>
   </x:si>
   <x:si>
     <x:t>Victimologie</x:t>
   </x:si>
   <x:si>
     <x:t>Urgence psychologique</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EFPP 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Psychanalyste EFPP 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en psychotraumatologie</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien en thérapie cognitivo comportementale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en hypnose spécialisé en psychotraumatisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en Art Thérapie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien en Analyse Transactionnelle EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse transactionnelle</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en thérapie cognitivo comportementale</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement relationnel et massage - Relation d'aide par le toucher - Niveau I</x:t>
   </x:si>
   <x:si>
     <x:t>La relation d'Aide par le Toucher</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>LAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2026 00:00:00</x:t>
@@ -671,77 +671,77 @@
   <x:si>
     <x:t>11/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DU Attachement, liens, compétences psychosociales et psychotrauma</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Spécialiste en accompagnement cognitif et comportemental</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Public sans emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spécialiste en accompagnement psycho-affectif et relationnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spécialiste en médiation et accompagnement relationnel</x:t>
+  </x:si>
+  <x:si>
     <x:t>Spécialiste en technique d’entretien et d’accompagnement</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Spécialiste en médiation et accompagnement relationnel</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Adopter une posture professionnelle de praticien en psychothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien.ne de Neurofeedback Dynamique</x:t>
   </x:si>
   <x:si>
     <x:t>Sandrine Teboul - Best of Brain</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien EMDR</x:t>
@@ -761,95 +761,95 @@
   <x:si>
     <x:t>Écoute active</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques d'hypnose appliquées à l'arrêt du tabac</x:t>
   </x:si>
   <x:si>
     <x:t>Sensalys</x:t>
   </x:si>
   <x:si>
     <x:t>68250</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques d'hypnose appliquées à la gestion de la douleur et du stress</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien en communication PNL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metathesis Psynaps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hypnose enfants et adolescents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychologie enfant adolescent</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien en thérapies brèves</x:t>
   </x:si>
   <x:si>
     <x:t>Way Inside</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>ALTHEN-DES-PALUDS</x:t>
   </x:si>
   <x:si>
+    <x:t>Technicien en hypnose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien en communication PNL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Module d’acquisition de compétences en médiation artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Enseignant , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Technicien en hypnose</x:t>
-[...17 lines deleted...]
-    <x:t>Psychologie enfant adolescent</x:t>
+    <x:t>Maître praticien communication ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose Ericksonienne</x:t>
   </x:si>
   <x:si>
-    <x:t>Maître praticien communication ericksonienne</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>PSYCHOPRATICIEN EPC 2ème année</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PARCOURS THERAPIE DE COUPLE ET SEXOTHERAPIE EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en thérapie cognitivo comportementale (TCC) et en sexothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Femme , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Polygone</x:t>
@@ -947,218 +947,218 @@
   <x:si>
     <x:t>Approche systémique appliquée à l’accompagnement thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Enseignant , Formateur , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques d’accompagnement psychologique individuel</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EPC 3ème année</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques d'hypnose appliquées à la relation d'aide / 3 modules</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Métier de coach de vie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Communication professionnelle</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnothérapeute</x:t>
   </x:si>
   <x:si>
-    <x:t>Métier de coach de vie</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Gestalt praticien post nouveau-départ</x:t>
   </x:si>
   <x:si>
     <x:t>Arnaud Sebal</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>03/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien en psychothérapie - 1ére année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accompagner des personnes aux troubles invisibles (TSLA / troubles des apprentissages DYS, TDA/H, HPI, TSA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Profession libérale , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habiletés Sociales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction à l'Autisme et à l'ABA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autisme, TSA : enseigner un moyen de communication alternatif et amélioré (CAA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edi Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biofeedback-Neurofeedback</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Créer son activité de médiation par l'animal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christine Dagonet - Reconnect</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoothérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCRAGNOLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hypnose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techniques d'hypnose appliquées à la relation d'aide (Module 1-2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien narratif-La posture et les concepts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ideallis - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Formateur , Profession libérale , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en psychothérapie - 1ére année</x:t>
-[...118 lines deleted...]
-  <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychocriminologue</x:t>
   </x:si>
   <x:si>
     <x:t>Criminologie</x:t>
   </x:si>
   <x:si>
     <x:t>Analyste du comportement - ABA pro 2</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Autre public , Demandeur d'emploi , Salarié</x:t>
@@ -1250,62 +1250,62 @@
   <x:si>
     <x:t>Thérapie alternative</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CNV (Communication Non Violente) module 3</x:t>
   </x:si>
   <x:si>
     <x:t>Efcoaching</x:t>
   </x:si>
   <x:si>
     <x:t>13580</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en constellations familiales et systémiques</x:t>
+  </x:si>
+  <x:si>
     <x:t>ABA PRO 1 - Formation de 56h de Technicien Comportemental</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/13/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Adapter les temps périscolaires aux besoins spécifiques de l'enfant présentant des troubles du neuro-développement (TND)</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : base et outils pour un accompagnement adapté aux enfants</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maitre praticien en hypnose ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>Transe-Formations</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
@@ -1400,68 +1400,68 @@
   <x:si>
     <x:t>Technicien en hypnose et communication ericksonienne (combiné)</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien en thérapies brèves</x:t>
   </x:si>
   <x:si>
     <x:t>TDAH adulte : psychopathologie du tdah et stratégies d'accompagnement</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : base et outils pour AES et AMP</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Art-thérapeute blocs de compétences BC01 - BC02 - BC03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irfat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Particulier, individuel , Profession libérale , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autisme, TSA : stimuler le développement avec des activités sonores et musicales adaptées</x:t>
+  </x:si>
+  <x:si>
     <x:t>TDAH : L'essentiel pour un accompagnement adapté des enfants et adultes</x:t>
   </x:si>
   <x:si>
-    <x:t>Art-thérapeute blocs de compétences BC01 - BC02 - BC03</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA : évaluer pour mieux accompagner (évaluations informelles/fonctionnelles)</x:t>
   </x:si>
   <x:si>
     <x:t>AUTISME : TSA - Comprendre, prévenir et gérer les comportements problématiques</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : évaluation du comportement verbal à partir du VB-MAPP</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien en Hypnose Ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : établir un plan d’action sensoriel individualisé en s’appuyant sur les évaluations</x:t>
@@ -1469,110 +1469,110 @@
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TND : dunn 2 - evaluer les troubles sensoriels de l’enfant et définir des stratégies d’intervention</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TND : La démarche méthodologique pour soutenir les compétences parentales</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Technicien 2 en hypnose et communication ericksonienne</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Technicien 2 en hypnose et communication ericksonienne</x:t>
+    <x:t>Autisme, TSA sans TDI ou TDI léger : comprendre et accompagner l’étape de la sexualité</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : l’autodétermination des enfants et adultes</x:t>
   </x:si>
   <x:si>
     <x:t>Psychiatrie</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autisme, TSA sans TDI ou TDI léger : comprendre et accompagner l’étape de la sexualité</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA : Intervention auprès des enfants présentant un TDI sévère (3-12 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : comprendre pour mieux agir</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : accompagner la fratrie</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : évaluation fonctionnelle à l'aide de la checklist du profil sensoriel révisé (CPS-R) d'Olga Bogdashina</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien 1 - Hypnose et communication ericksonienne - Initiale</x:t>
   </x:si>
   <x:si>
     <x:t>11/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA sans déficience intellectuelle : le développement des habiletés sociales des personnes verbales et lectrices</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien 2 en hypnose et communication ericksonienne (combiné)</x:t>
   </x:si>
   <x:si>
     <x:t>12/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Art-thérapeute en mouvement</x:t>
   </x:si>
   <x:si>
     <x:t>Terre de Lune</x:t>
   </x:si>
   <x:si>
     <x:t>TDL</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Le langage des émotions - Communication relée</x:t>
@@ -1673,111 +1673,111 @@
   <x:si>
     <x:t>03/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien en hypnose conversationnelle</x:t>
   </x:si>
   <x:si>
-    <x:t>05/03/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Hypnose et addictologie</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TND : Soutenir les parents : une méthode pour agir</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TND : échelle Vineland-II (évaluation standardisée des capacités adaptatives)</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les enjeux d’attachement pour la pratique de l’accompagnement</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>TND : IdentiDYS - Echelle d'aide au repérage des TND</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>TND : IdentiDYS - Echelle d'aide au repérage des TND</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : comprendre l’approche développementale pour mieux accompagner</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2027 00:00:00</x:t>
   </x:si>
@@ -5313,280 +5313,280 @@
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>14498</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>559481</x:v>
+        <x:v>570540</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14456</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>570540</x:v>
+        <x:v>563244</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>14456</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>563244</x:v>
+        <x:v>570541</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>570541</x:v>
+        <x:v>570551</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>14498</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>570551</x:v>
+        <x:v>559481</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -6084,199 +6084,199 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>613517</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>43079</x:v>
+        <x:v>44587</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>588468</x:v>
+        <x:v>588284</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>44587</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>588284</x:v>
+        <x:v>598437</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>44587</x:v>
+        <x:v>43079</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>598437</x:v>
+        <x:v>588468</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>174</x:v>
@@ -6720,630 +6720,630 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>625659</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>44587</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>598438</x:v>
+        <x:v>598965</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>43079</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>598836</x:v>
+        <x:v>602687</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>605275</x:v>
+        <x:v>600768</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>598946</x:v>
+        <x:v>598944</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>14469</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>600770</x:v>
+        <x:v>598946</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14469</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>602681</x:v>
+        <x:v>600770</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>600768</x:v>
+        <x:v>602681</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>598944</x:v>
+        <x:v>598836</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>14456</x:v>
+        <x:v>44587</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>600767</x:v>
+        <x:v>598438</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>598965</x:v>
+        <x:v>605275</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>43079</x:v>
+        <x:v>14456</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>602687</x:v>
+        <x:v>600767</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>210</x:v>
@@ -7860,1242 +7860,1245 @@
       <x:c r="I103" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>598453</x:v>
+        <x:v>598452</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>15013</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>598479</x:v>
+        <x:v>587859</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>14456</x:v>
+        <x:v>14420</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>614623</x:v>
+        <x:v>587865</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>588280</x:v>
+        <x:v>602685</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43079</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>614716</x:v>
+        <x:v>588469</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>588279</x:v>
+        <x:v>598453</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>587855</x:v>
+        <x:v>598479</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>15013</x:v>
+        <x:v>14456</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="Q110" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="Q110" s="16" t="s">
+      <x:c r="R110" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="R110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>587858</x:v>
+        <x:v>614623</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>14456</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>598444</x:v>
+        <x:v>588280</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>598450</x:v>
+        <x:v>587855</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>15013</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>598452</x:v>
+        <x:v>587858</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>15013</x:v>
+        <x:v>14456</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>587859</x:v>
+        <x:v>598444</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>14420</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>587865</x:v>
+        <x:v>598450</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>602685</x:v>
+        <x:v>614716</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>43079</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>588469</x:v>
+        <x:v>588279</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>611669</x:v>
+        <x:v>598451</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>14456</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>598442</x:v>
+        <x:v>602682</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>598445</x:v>
+        <x:v>587856</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>15013</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>598477</x:v>
+        <x:v>587860</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>14456</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>587854</x:v>
+        <x:v>598442</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>587856</x:v>
+        <x:v>598445</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>15013</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>587860</x:v>
+        <x:v>598477</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>598451</x:v>
+        <x:v>587854</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>602682</x:v>
+        <x:v>611669</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>50</x:v>
@@ -9279,353 +9282,353 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>602519</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>611920</x:v>
+        <x:v>602522</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14456</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>602515</x:v>
+        <x:v>588299</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>14414</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>602522</x:v>
+        <x:v>608175</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>14456</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>588299</x:v>
+        <x:v>611917</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>14405</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>608175</x:v>
+        <x:v>611920</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>187</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>611917</x:v>
+        <x:v>602515</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>50</x:v>
@@ -9855,68 +9858,68 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>608898</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>600764</x:v>
       </x:c>
@@ -9962,68 +9965,68 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>612060</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>613051</x:v>
       </x:c>
@@ -10069,68 +10072,68 @@
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>611193</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>611196</x:v>
       </x:c>
@@ -10138,51 +10141,51 @@
         <x:v>265</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>613049</x:v>
       </x:c>
@@ -10424,100 +10427,100 @@
       <x:c r="K152" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>585296</x:v>
+        <x:v>616378</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>616378</x:v>
+        <x:v>585296</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>272</x:v>
@@ -10566,51 +10569,51 @@
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>14420</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>612668</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
@@ -10861,65 +10864,65 @@
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>615209</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>614991</x:v>
       </x:c>
@@ -11124,205 +11127,205 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>622094</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>620798</x:v>
+        <x:v>616979</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>617275</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>15004</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>616979</x:v>
+        <x:v>620798</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>97</x:v>
@@ -11604,144 +11607,144 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>621516</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>621514</x:v>
+        <x:v>612472</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>612472</x:v>
+        <x:v>621514</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>79</x:v>
@@ -11818,940 +11821,939 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>625769</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>14414</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>635591</x:v>
+        <x:v>618993</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>618993</x:v>
+        <x:v>618998</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>14414</x:v>
+        <x:v>43079</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>618998</x:v>
+        <x:v>619000</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>43079</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>619000</x:v>
+        <x:v>618842</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14469</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>618842</x:v>
+        <x:v>619002</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>14469</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>619002</x:v>
+        <x:v>618996</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>618996</x:v>
+        <x:v>618997</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>618997</x:v>
+        <x:v>612768</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>612768</x:v>
+        <x:v>603516</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>603516</x:v>
+        <x:v>630239</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>14469</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>630239</x:v>
+        <x:v>623891</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>14469</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>623891</x:v>
+        <x:v>623894</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>623894</x:v>
+        <x:v>629206</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>629206</x:v>
+        <x:v>629205</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>629205</x:v>
+        <x:v>623893</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>623893</x:v>
+        <x:v>623896</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>623896</x:v>
+        <x:v>627722</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>91</x:v>
@@ -12759,106 +12761,106 @@
       <x:c r="L196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>623901</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>619001</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>101</x:v>
@@ -12866,517 +12868,517 @@
       <x:c r="L198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>623892</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>623895</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>625877</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>625878</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>612767</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>14421</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>629716</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>612763</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>627684</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>615404</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>628965</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>104</x:v>
@@ -13384,106 +13386,106 @@
       <x:c r="L208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>628964</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>628967</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>88</x:v>
@@ -13491,213 +13493,213 @@
       <x:c r="L210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>628963</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>628966</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>43079</x:v>
+        <x:v>14469</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>628962</x:v>
+        <x:v>628961</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>14469</x:v>
+        <x:v>43079</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>628961</x:v>
+        <x:v>628962</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>181</x:v>
@@ -13705,150 +13707,152 @@
       <x:c r="L214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>610026</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>627722</x:v>
+        <x:v>627795</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>344</x:v>
-[...1 lines deleted...]
-      <x:c r="H216" s="14" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s">
+        <x:v>180</x:v>
+      </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>627795</x:v>
+        <x:v>635591</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
@@ -13920,51 +13924,51 @@
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>625879</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
@@ -14204,51 +14208,51 @@
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>14420</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>595838</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
@@ -15154,384 +15158,383 @@
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>592013</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="C242" s="15" t="s"/>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C242" s="15" t="n">
+        <x:v>39025</x:v>
+      </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="J242" s="14" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="J242" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>43079</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>630115</x:v>
+        <x:v>591978</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>284</x:v>
-[...1 lines deleted...]
-      <x:c r="C243" s="3" t="s"/>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C243" s="3" t="n">
+        <x:v>39025</x:v>
+      </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="J243" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>630117</x:v>
+        <x:v>591980</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>358</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>365</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="H244" s="14" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="I244" s="16" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43079</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>591978</x:v>
+        <x:v>630115</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>365</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>366</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>591980</x:v>
+        <x:v>630117</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="C246" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C246" s="15" t="n">
+        <x:v>39023</x:v>
+      </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="J246" s="14" t="s"/>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="J246" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>630694</x:v>
+        <x:v>635465</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>114</x:v>
-[...2 lines deleted...]
-        <x:v>115</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>635465</x:v>
+        <x:v>630694</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
@@ -15540,51 +15543,51 @@
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>638299</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
@@ -15680,51 +15683,51 @@
       <x:c r="L251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>632216</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
@@ -15898,147 +15901,150 @@
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>630698</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>15044</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>630998</x:v>
+        <x:v>630717</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>14405</x:v>
+        <x:v>15044</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>626439</x:v>
+        <x:v>630998</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
@@ -16297,51 +16303,51 @@
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>14420</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>626346</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
@@ -16368,51 +16374,51 @@
       <x:c r="M264" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>15013</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>586222</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>39</x:v>
@@ -16428,51 +16434,51 @@
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>615400</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
@@ -16535,158 +16541,155 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>630700</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>630717</x:v>
+        <x:v>628112</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>14414</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>628112</x:v>
+        <x:v>626439</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
@@ -16749,188 +16752,188 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>610014</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>14498</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>615401</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>585169</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>632924</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>389</x:v>
@@ -17268,126 +17271,126 @@
       <x:c r="R281" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>618119</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>585177</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>585181</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
@@ -17512,451 +17515,452 @@
       <x:c r="M286" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>632440</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>616642</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>585187</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C289" s="3" t="s"/>
+      <x:c r="C289" s="3" t="n">
+        <x:v>41659</x:v>
+      </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="J289" s="0" t="s">
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>621263</x:v>
+        <x:v>632194</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>444</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>446</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>632194</x:v>
+        <x:v>585190</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>585190</x:v>
+        <x:v>621263</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>585124</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>584831</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>585193</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>389</x:v>
@@ -17988,807 +17992,808 @@
       <x:c r="R295" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>624916</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>637932</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>41659</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="I297" s="4" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="Q297" s="4" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>632197</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>41659</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="Q298" s="16" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>632202</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>638084</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>584949</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>618273</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>444</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>446</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>632198</x:v>
+        <x:v>624164</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>467</x:v>
-[...1 lines deleted...]
-      <x:c r="C303" s="3" t="s"/>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C303" s="3" t="n">
+        <x:v>41659</x:v>
+      </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="J303" s="0" t="s">
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>624164</x:v>
+        <x:v>632198</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>43048</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>608559</x:v>
+        <x:v>585153</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>43048</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>584908</x:v>
+        <x:v>608559</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>585153</x:v>
+        <x:v>584908</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>585199</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>585136</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>608555</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>615405</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>36</x:v>
@@ -18927,290 +18932,290 @@
       <x:c r="R313" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>636789</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>638087</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>624170</x:v>
+        <x:v>624917</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>624917</x:v>
+        <x:v>624170</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>585206</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>624162</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>493</x:v>
@@ -19218,54 +19223,54 @@
       <x:c r="L319" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>628545</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
@@ -19287,230 +19292,230 @@
         <x:v>496</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>615215</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>616647</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>618274</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>616648</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>638112</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>48</x:v>
@@ -19538,93 +19543,93 @@
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>636173</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>624166</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>39</x:v>
@@ -20055,153 +20060,153 @@
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>624163</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>637830</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>637800</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
@@ -20215,95 +20220,95 @@
         <x:v>418</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>624165</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>637832</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
@@ -20312,89 +20317,89 @@
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>624171</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>624167</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
@@ -20414,142 +20419,142 @@
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>585299</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>632273</x:v>
+        <x:v>637824</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="U343" s="4" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>637824</x:v>
+        <x:v>632273</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>39</x:v>
@@ -20572,636 +20577,636 @@
       <x:c r="R345" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>629781</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>637916</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>638085</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>638076</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>637943</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>638111</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14456</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>637926</x:v>
+        <x:v>629782</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>14456</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>629782</x:v>
+        <x:v>637926</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>624169</x:v>
+        <x:v>638110</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>638110</x:v>
+        <x:v>624169</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>637919</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>637906</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>637911</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
@@ -21235,1197 +21240,1197 @@
         <x:v>418</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>624173</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>638088</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>637908</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>637933</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>637874</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>637917</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>637910</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>637810</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>637912</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>638077</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>638083</x:v>
+        <x:v>638090</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>638090</x:v>
+        <x:v>638083</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>638113</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>637920</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>637921</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>637907</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>637811</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>637945</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>638086</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>637944</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>637927</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>637923</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>638118</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>638089</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>