--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -257,68 +257,68 @@
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Assistance dentaire</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>CQP Assistant médical</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>01/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant dentaire (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Dentaire Française</x:t>
   </x:si>
   <x:si>
     <x:t>ESAD</x:t>
   </x:si>
   <x:si>
     <x:t>31000</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
@@ -344,62 +344,62 @@
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
-    <x:t>05/06/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>05/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L'assistante dentaire et l'implantologie - Cycle 1</x:t>
@@ -431,60 +431,60 @@
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gestion du risque infectieux - mise à niveau</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L'assistante dentaire et les chirurgies avancées - Cycle 2 - implants GLOBAL D</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -1338,173 +1338,174 @@
       <x:c r="R6" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>583309</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>40913</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>585562</x:v>
+        <x:v>585561</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40913</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>64</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>585561</x:v>
+        <x:v>585562</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40913</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>603423</x:v>
       </x:c>
@@ -1687,81 +1688,81 @@
       <x:c r="R12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>599801</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40913</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I13" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>588524</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38144</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
@@ -1814,132 +1815,132 @@
       <x:c r="U14" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40913</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>625340</x:v>
+        <x:v>625339</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40913</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>625339</x:v>
+        <x:v>625340</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38144</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -2046,132 +2047,132 @@
       <x:c r="U18" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40913</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>629728</x:v>
+        <x:v>629727</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40913</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>629727</x:v>
+        <x:v>629728</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38144</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -2374,265 +2375,267 @@
       <x:c r="R24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>599806</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40913</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>632278</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40913</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I26" s="16" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="Q26" s="16" t="s">
+      <x:c r="R26" s="14" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>631086</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>120</x:v>
-[...1 lines deleted...]
-      <x:c r="C27" s="3" t="s"/>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="n">
+        <x:v>38144</x:v>
+      </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>43485</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>635853</x:v>
+        <x:v>599807</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>43485</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>599807</x:v>
+        <x:v>635853</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>31</x:v>