--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -299,77 +299,77 @@
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager de la communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Communication interne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de projet évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Communication professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de projet évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
@@ -611,119 +611,119 @@
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>ESAME</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de communication (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet web et stratégie digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Développement web</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Améliorer sa posture professionnelle : Communication et management</x:t>
@@ -773,104 +773,104 @@
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concevoir une campagne publicitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>Publicité</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecrire, filmer, monter une vidéo avec son smartphone</x:t>
   </x:si>
   <x:si>
     <x:t>Documentation audiovisuelle et multimédia</x:t>
   </x:si>
   <x:si>
+    <x:t>Mettre en valeur et développer commercialement votre marque de cosmétiques bio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laboratoire 4E</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cycle Professionnel Développement Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale spécificité chef de projet digital et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale spécificité web designer / UX designer</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Argumenter et convaincre</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>Information - Communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC02 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC01 Concevoir une campagne webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication BC01 Elaborer une stratégie d'image et de communication</x:t>
   </x:si>
   <x:si>
-    <x:t>Mettre en valeur et développer commercialement votre marque de cosmétiques bio</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Animer une réunion</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développer son image en tant qu'artiste - Personal Branding</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gérer vos réseaux sociaux comme un pro</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
@@ -923,65 +923,65 @@
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale BC 4 Piloter un projet webmarketing et communication digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale specificité Web designer / UX designer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale spécificité marketing communication et IA</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale specificité Chef de projet digital et IA</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Communiquer sur les réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
@@ -992,135 +992,135 @@
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion communication crise</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Social Ads - Boostez vos campagnes sur Meta (Instagram, Facebook) et TikTok</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formanosque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de communication</x:t>
+  </x:si>
+  <x:si>
     <x:t>SUP' DE COM</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>SUP'DE COM</x:t>
   </x:si>
   <x:si>
-    <x:t>Social Ads - Boostez vos campagnes sur Meta (Instagram, Facebook) et TikTok</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>année préparatoire publique aux concours des écoles supérieures d'art et de design</x:t>
   </x:si>
   <x:si>
     <x:t>École municipale d'arts plastiques EMAP - Villa Thiole</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole municipale d'arts plastiques EMAP - Villa Thiole</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable projet communication</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud</x:t>
   </x:si>
   <x:si>
     <x:t>75016</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
     <x:t>06310</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable projet communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours stratégie de communication numérique et design d'expérience</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable projet communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor luxe international</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Beaux-Arts de Marseille - École supérieure publique d'art et de design</x:t>
   </x:si>
@@ -2205,268 +2205,268 @@
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>557223</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B10" s="14" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J10" s="14" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P10" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="Q10" s="16" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="R10" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="P10" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>537346</x:v>
+        <x:v>537354</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P11" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="Q11" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="R11" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="P11" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>557227</x:v>
+        <x:v>537346</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>34927</x:v>
+        <x:v>37156</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>15004</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>541167</x:v>
+        <x:v>557227</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>37156</x:v>
+        <x:v>34927</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>46311</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>537354</x:v>
+        <x:v>541167</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>38</x:v>
@@ -2568,51 +2568,51 @@
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -2689,51 +2689,51 @@
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -2749,51 +2749,51 @@
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -2810,51 +2810,51 @@
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -2870,51 +2870,51 @@
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -3393,84 +3393,84 @@
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36731</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>499389</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3611,51 +3611,51 @@
       <x:c r="U33" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -3665,51 +3665,51 @@
       <x:c r="T34" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -4035,94 +4035,94 @@
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>586459</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J42" s="14" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P42" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="Q42" s="16" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="R42" s="14" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>537349</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -4172,51 +4172,51 @@
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -4232,424 +4232,426 @@
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>546438</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="Q46" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="Q46" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>537353</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>34927</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>15004</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>586086</x:v>
+        <x:v>575984</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>35500</x:v>
+        <x:v>34919</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>24223</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>556135</x:v>
+        <x:v>537350</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>35501</x:v>
+        <x:v>37156</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>575984</x:v>
+        <x:v>537355</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>34919</x:v>
+        <x:v>34927</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>46301</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>537350</x:v>
+        <x:v>586086</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>37156</x:v>
+        <x:v>35500</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
+      <x:c r="E51" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>46311</x:v>
+        <x:v>24223</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>537355</x:v>
+        <x:v>556135</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>38</x:v>
@@ -4666,78 +4668,78 @@
       <x:c r="M52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>556124</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -4870,265 +4872,265 @@
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>556552</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>556603</x:v>
+        <x:v>556521</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>556641</x:v>
+        <x:v>556603</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>556521</x:v>
+        <x:v>556641</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -5149,1152 +5151,1152 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>545462</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>551004</x:v>
+        <x:v>551009</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>551010</x:v>
+        <x:v>551004</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>36893</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>556553</x:v>
+        <x:v>551010</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>551005</x:v>
+        <x:v>551000</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>551009</x:v>
+        <x:v>551001</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>36893</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>110</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>556520</x:v>
+        <x:v>551003</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>36893</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>556602</x:v>
+        <x:v>551011</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>551002</x:v>
+        <x:v>551012</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>551007</x:v>
+        <x:v>551014</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>551008</x:v>
+        <x:v>551015</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>36893</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>551013</x:v>
+        <x:v>556553</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>551006</x:v>
+        <x:v>551005</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>551000</x:v>
+        <x:v>551006</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>551001</x:v>
+        <x:v>551002</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>551003</x:v>
+        <x:v>551007</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>551011</x:v>
+        <x:v>551008</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>551012</x:v>
+        <x:v>551013</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>36893</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>126</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>551014</x:v>
+        <x:v>556520</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>36893</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>551015</x:v>
+        <x:v>556602</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38047</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>207</x:v>
@@ -6681,866 +6683,864 @@
       <x:c r="R87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>576586</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>613712</x:v>
+        <x:v>606896</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C89" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="J89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>630370</x:v>
+        <x:v>613712</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>630372</x:v>
+        <x:v>630370</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
-      <x:c r="E91" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>608687</x:v>
+        <x:v>630372</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C92" s="15" t="s"/>
+      <x:c r="C92" s="15" t="n">
+        <x:v>39974</x:v>
+      </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s"/>
+      <x:c r="E92" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="H92" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>243</x:v>
-[...1 lines deleted...]
-      <x:c r="J92" s="14" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="J92" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>533503</x:v>
+        <x:v>608687</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>533509</x:v>
+        <x:v>533503</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>190</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>87</x:v>
-[...1 lines deleted...]
-      <x:c r="H94" s="14" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s">
+        <x:v>244</x:v>
+      </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>88</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>608966</x:v>
+        <x:v>533509</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>39974</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
+      <x:c r="E95" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>613636</x:v>
+        <x:v>608966</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>613640</x:v>
+        <x:v>613636</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>613645</x:v>
+        <x:v>613640</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>613734</x:v>
+        <x:v>613645</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>35593</x:v>
+        <x:v>39974</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
-      <x:c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>608618</x:v>
+        <x:v>613734</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>613658</x:v>
+        <x:v>608618</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>613748</x:v>
+        <x:v>613658</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>250</x:v>
-[...1 lines deleted...]
-      <x:c r="C102" s="15" t="s"/>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C102" s="15" t="n">
+        <x:v>35593</x:v>
+      </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="J102" s="14" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="J102" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>606896</x:v>
+        <x:v>613748</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>72</x:v>
@@ -7602,144 +7602,144 @@
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>613638</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>613711</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>608616</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
@@ -7759,51 +7759,51 @@
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>565071</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
@@ -8582,749 +8582,749 @@
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>632691</x:v>
+        <x:v>632476</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>632476</x:v>
+        <x:v>630371</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>630371</x:v>
+        <x:v>630373</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>630373</x:v>
+        <x:v>632690</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>632690</x:v>
+        <x:v>632473</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>632473</x:v>
+        <x:v>633424</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>633424</x:v>
+        <x:v>632687</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>632687</x:v>
+        <x:v>632475</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>632475</x:v>
+        <x:v>632474</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>632474</x:v>
+        <x:v>632691</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>234</x:v>
-[...1 lines deleted...]
-      <x:c r="C133" s="3" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C133" s="3" t="n">
+        <x:v>39974</x:v>
+      </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
+      <x:c r="J133" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>632637</x:v>
+        <x:v>632468</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>632638</x:v>
+        <x:v>632637</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="J135" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>632468</x:v>
+        <x:v>632638</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>632221</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
@@ -9885,51 +9885,51 @@
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -9942,51 +9942,51 @@
       <x:c r="U148" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -10001,1315 +10001,1315 @@
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>42474</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32037</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>625567</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="B151" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L151" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M151" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N151" s="3" t="n">
+        <x:v>34074</x:v>
+      </x:c>
+      <x:c r="O151" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="P151" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q151" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="L151" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>620437</x:v>
+        <x:v>636283</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C152" s="15" t="s"/>
+      <x:c r="C152" s="15" t="n">
+        <x:v>41125</x:v>
+      </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J152" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="K152" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="J152" s="14" t="s"/>
-[...2 lines deleted...]
-      </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>636283</x:v>
+        <x:v>592833</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>314</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="J153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>592833</x:v>
+        <x:v>594642</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>316</x:v>
-[...1 lines deleted...]
-      <x:c r="C154" s="15" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C154" s="15" t="n">
+        <x:v>41545</x:v>
+      </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>71</x:v>
-[...1 lines deleted...]
-      <x:c r="J154" s="14" t="s"/>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="J154" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>594642</x:v>
+        <x:v>596790</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>41545</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>596790</x:v>
+        <x:v>602557</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>35501</x:v>
+        <x:v>38125</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>602557</x:v>
+        <x:v>599365</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>38125</x:v>
+        <x:v>41703</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P157" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="Q157" s="4" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="R157" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="P157" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>599365</x:v>
+        <x:v>620438</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>307</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>41703</x:v>
+        <x:v>38125</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
-      <x:c r="E158" s="14" t="s"/>
+      <x:c r="E158" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>620438</x:v>
+        <x:v>614362</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>596789</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41547</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>596795</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
-      <x:c r="E161" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>614362</x:v>
+        <x:v>599369</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="B162" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="B162" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>38125</x:v>
+        <x:v>41703</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>599369</x:v>
+        <x:v>620437</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>624518</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>35500</x:v>
+        <x:v>42474</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>24223</x:v>
+        <x:v>32037</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>602561</x:v>
+        <x:v>625565</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>38125</x:v>
+        <x:v>35500</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>46311</x:v>
+        <x:v>24223</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>614361</x:v>
+        <x:v>602561</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>592832</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>42474</x:v>
+        <x:v>38125</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>32037</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>625565</x:v>
+        <x:v>614361</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>596791</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41547</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>596794</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>594641</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>594643</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>597371</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>597372</x:v>
       </x:c>
@@ -11473,51 +11473,51 @@
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>599422</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>72</x:v>
@@ -11702,221 +11702,221 @@
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>587017</x:v>
+        <x:v>587020</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>587020</x:v>
+        <x:v>587026</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>587026</x:v>
+        <x:v>587017</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>46310</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>612214</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>