--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -1136,59 +1136,59 @@
   <x:si>
     <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme de Gestion du Lycée Technique Privé Catholique Saint Jean - Ogec Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Maurice Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jean d'Ormesson</x:t>
   </x:si>
   <x:si>
     <x:t>13160</x:t>
   </x:si>
   <x:si>
+    <x:t>B.Factory School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
-    <x:t>B.Factory School</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Profil Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Triphase Formations</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Monnet</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
@@ -1202,50 +1202,56 @@
   <x:si>
     <x:t>Diploma Sup - Ensao</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
+    <x:t>Forma Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Général et Technologique Félix Esclangon</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
@@ -1283,65 +1289,59 @@
   <x:si>
     <x:t>Performance Business School</x:t>
   </x:si>
   <x:si>
     <x:t>83150</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Business School - Antenne Sanary sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83110</x:t>
   </x:si>
   <x:si>
     <x:t>SANARY-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent d'Altitude</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
-    <x:t>Forma Var</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Général et Technologique Joliot Curie</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>Gms Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2025 00:00:00</x:t>
@@ -1724,62 +1724,62 @@
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Saint Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>LP Gambetta</x:t>
   </x:si>
   <x:si>
-    <x:t>LPO Ch Péguy</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>LP Paul Valéry</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de l'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>84106</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE Cedex</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Aicard</x:t>
   </x:si>
   <x:si>
     <x:t>83412</x:t>
@@ -1940,72 +1940,72 @@
   <x:si>
     <x:t>ST RAPHAEL CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>Sup'Ipvg</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>13691</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Les Côteaux</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Jean</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
@@ -3038,153 +3038,154 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>546814</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
+      <x:c r="E9" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>513381</x:v>
+        <x:v>535322</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>535322</x:v>
+        <x:v>513381</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -14500,3203 +14501,3200 @@
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>547835</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s"/>
+      <x:c r="E204" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>542524</x:v>
+        <x:v>598968</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>268</x:v>
-[...2 lines deleted...]
-        <x:v>269</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>556982</x:v>
+        <x:v>542524</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="H206" s="14" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>572473</x:v>
+        <x:v>556982</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
+      <x:c r="E207" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>158</x:v>
-[...2 lines deleted...]
-        <x:v>159</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>554038</x:v>
+        <x:v>552265</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>552265</x:v>
+        <x:v>552306</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>552306</x:v>
+        <x:v>552612</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>300</x:v>
-[...1 lines deleted...]
-      <x:c r="H210" s="14" t="s"/>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>552612</x:v>
+        <x:v>552795</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>125</x:v>
-[...2 lines deleted...]
-        <x:v>126</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>552795</x:v>
+        <x:v>560002</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>560002</x:v>
+        <x:v>544879</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>544879</x:v>
+        <x:v>545560</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>598968</x:v>
+        <x:v>545561</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>545560</x:v>
+        <x:v>556408</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>358</x:v>
-[...1 lines deleted...]
-      <x:c r="H216" s="14" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>545561</x:v>
+        <x:v>556470</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>158</x:v>
-[...2 lines deleted...]
-        <x:v>159</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>556408</x:v>
+        <x:v>550564</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>359</x:v>
-[...1 lines deleted...]
-      <x:c r="H218" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>550564</x:v>
+        <x:v>556816</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>556816</x:v>
+        <x:v>556863</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>556863</x:v>
+        <x:v>547147</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>547147</x:v>
+        <x:v>547288</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>547288</x:v>
+        <x:v>554756</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>554756</x:v>
+        <x:v>547773</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>547773</x:v>
+        <x:v>548468</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>158</x:v>
-[...2 lines deleted...]
-        <x:v>159</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>556470</x:v>
+        <x:v>552917</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>351</x:v>
-[...1 lines deleted...]
-      <x:c r="H226" s="14" t="s"/>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
       <x:c r="I226" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>548468</x:v>
+        <x:v>553709</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>125</x:v>
-[...2 lines deleted...]
-        <x:v>126</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>553709</x:v>
+        <x:v>553795</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>553795</x:v>
+        <x:v>583334</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>552917</x:v>
+        <x:v>557774</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>369</x:v>
-[...1 lines deleted...]
-      <x:c r="H230" s="14" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
       <x:c r="I230" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>583334</x:v>
+        <x:v>546526</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>556872</x:v>
+        <x:v>546785</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>557774</x:v>
+        <x:v>571085</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>546526</x:v>
+        <x:v>556872</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="H234" s="14" t="s"/>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s">
+        <x:v>373</x:v>
+      </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>546785</x:v>
+        <x:v>549347</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>571085</x:v>
+        <x:v>546872</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>372</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>549347</x:v>
+        <x:v>572473</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>546872</x:v>
+        <x:v>548693</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>303</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>547568</x:v>
+        <x:v>554038</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="R239" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S239" s="0" t="n">
+        <x:v>547568</x:v>
+      </x:c>
+      <x:c r="T239" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="R239" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="Q240" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="Q240" s="16" t="s">
+      <x:c r="R240" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="R240" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>546574</x:v>
+        <x:v>544969</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>545314</x:v>
+        <x:v>546574</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="R242" s="14" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="S242" s="14" t="n">
+        <x:v>545314</x:v>
+      </x:c>
+      <x:c r="T242" s="16" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
+      <x:c r="E243" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>571060</x:v>
+        <x:v>571688</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>548862</x:v>
+        <x:v>571060</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>547002</x:v>
+        <x:v>548862</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>547003</x:v>
+        <x:v>547002</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="I247" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="J247" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K247" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L247" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M247" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N247" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O247" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P247" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="Q247" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="R247" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="S247" s="0" t="n">
+        <x:v>547003</x:v>
+      </x:c>
+      <x:c r="T247" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="H247" s="0" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>396</x:v>
-[...1 lines deleted...]
-      <x:c r="H248" s="14" t="s"/>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s">
+        <x:v>394</x:v>
+      </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>560020</x:v>
+        <x:v>547710</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="Q249" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="Q249" s="4" t="s">
+      <x:c r="R249" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="R249" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>556806</x:v>
+        <x:v>560020</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>303</x:v>
-[...1 lines deleted...]
-      <x:c r="H250" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="Q250" s="16" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="R250" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="Q250" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>547567</x:v>
+        <x:v>556806</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="Q251" s="4" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="R251" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="Q251" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>548685</x:v>
+        <x:v>547567</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>391</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>547719</x:v>
+        <x:v>548685</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
+      <x:c r="E253" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>582012</x:v>
+        <x:v>547719</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>551851</x:v>
+        <x:v>582012</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H255" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>544949</x:v>
+        <x:v>551851</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>548693</x:v>
+        <x:v>544949</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>556809</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
@@ -17711,167 +17709,167 @@
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>544951</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>548686</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>548694</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -17887,51 +17885,51 @@
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>551834</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
@@ -17967,54 +17965,54 @@
       <x:c r="S262" s="14" t="n">
         <x:v>552646</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -18026,78 +18024,78 @@
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>547711</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>545114</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
@@ -18880,51 +18878,51 @@
       <x:c r="M278" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>556625</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -19705,51 +19703,51 @@
       <x:c r="M292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>556626</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
@@ -22799,54 +22797,54 @@
         <x:v>602155</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -25535,54 +25533,54 @@
       <x:c r="S392" s="14" t="n">
         <x:v>602184</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -25596,78 +25594,78 @@
         <x:v>602221</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>602222</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
@@ -28150,76 +28148,76 @@
         <x:v>599467</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>599233</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
@@ -29385,134 +29383,134 @@
       <x:c r="S458" s="14" t="n">
         <x:v>602006</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>598948</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>599234</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
@@ -30553,54 +30551,54 @@
       <x:c r="S478" s="14" t="n">
         <x:v>602185</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
@@ -31657,1202 +31655,1203 @@
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>605182</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>606290</x:v>
+        <x:v>593956</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
-      <x:c r="E499" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H499" s="0" t="s">
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>600143</x:v>
+        <x:v>606290</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
-      <x:c r="E500" s="14" t="s"/>
+      <x:c r="E500" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>589724</x:v>
+        <x:v>600143</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
-      <x:c r="E501" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G501" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>600427</x:v>
+        <x:v>589724</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>600582</x:v>
+        <x:v>600427</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
+      <x:c r="E503" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G503" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>620450</x:v>
+        <x:v>600582</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
-      <x:c r="E504" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
-        <x:v>152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>607791</x:v>
+        <x:v>620450</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H505" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>605944</x:v>
+        <x:v>607791</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>607817</x:v>
+        <x:v>605944</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>607819</x:v>
+        <x:v>607817</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>600279</x:v>
+        <x:v>607819</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H509" s="0" t="s">
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>606948</x:v>
+        <x:v>600279</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>603774</x:v>
+        <x:v>606948</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
-        <x:v>125</x:v>
-[...2 lines deleted...]
-        <x:v>126</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>604717</x:v>
+        <x:v>603774</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I512" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>604793</x:v>
+        <x:v>604717</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>608393</x:v>
+        <x:v>604793</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
-        <x:v>496</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
-      <x:c r="E514" s="14" t="s"/>
+      <x:c r="E514" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>551</x:v>
-[...1 lines deleted...]
-      <x:c r="H514" s="14" t="s"/>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H514" s="14" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="I514" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>624521</x:v>
+        <x:v>608393</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>593934</x:v>
+        <x:v>624521</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>593947</x:v>
+        <x:v>593934</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>593956</x:v>
+        <x:v>593947</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
@@ -33616,78 +33615,78 @@
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>606291</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I532" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>607336</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
@@ -33850,82 +33849,82 @@
         <x:v>627745</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>599051</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34264,78 +34263,78 @@
       <x:c r="T542" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>601338</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34403,57 +34402,57 @@
       <x:c r="G545" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>605943</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34497,75 +34496,75 @@
       <x:c r="S546" s="14" t="n">
         <x:v>599463</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>598969</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
@@ -34854,75 +34853,75 @@
       <x:c r="R552" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>608439</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>624522</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
@@ -36211,75 +36210,75 @@
       <x:c r="R576" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>593973</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>593975</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
@@ -38553,94 +38552,94 @@
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>594000</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>593949</x:v>
+        <x:v>593992</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -38667,1940 +38666,1942 @@
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>545086</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>391</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>585594</x:v>
+        <x:v>586468</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
+      <x:c r="E621" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G621" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>586468</x:v>
+        <x:v>599254</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
-      <x:c r="E622" s="14" t="s"/>
+      <x:c r="E622" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>606292</x:v>
+        <x:v>605206</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
+      <x:c r="E623" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G623" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H623" s="0" t="s">
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>615982</x:v>
+        <x:v>607544</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
-      <x:c r="E624" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>110</x:v>
-[...1 lines deleted...]
-      <x:c r="H624" s="14" t="s"/>
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H624" s="14" t="s">
+        <x:v>466</x:v>
+      </x:c>
       <x:c r="I624" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>602314</x:v>
+        <x:v>615763</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>602317</x:v>
+        <x:v>600140</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>602640</x:v>
+        <x:v>602314</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>605206</x:v>
+        <x:v>602317</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>609671</x:v>
+        <x:v>602640</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>609674</x:v>
+        <x:v>609671</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>609681</x:v>
+        <x:v>609674</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
+      <x:c r="E631" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G631" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>615763</x:v>
+        <x:v>609681</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
-      <x:c r="E632" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>599254</x:v>
+        <x:v>593940</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
-      <x:c r="E633" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G633" s="0" t="s">
-        <x:v>125</x:v>
-[...2 lines deleted...]
-        <x:v>126</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>607544</x:v>
+        <x:v>593945</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
-      <x:c r="E634" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>600140</x:v>
+        <x:v>593946</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>593940</x:v>
+        <x:v>593949</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>593945</x:v>
+        <x:v>593954</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>593946</x:v>
+        <x:v>593969</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>593954</x:v>
+        <x:v>593972</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>593969</x:v>
+        <x:v>545091</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
-        <x:v>496</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
-      <x:c r="E640" s="14" t="s"/>
+      <x:c r="E640" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>593972</x:v>
+        <x:v>603773</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
+      <x:c r="E641" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G641" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>593992</x:v>
+        <x:v>608376</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
-      <x:c r="E642" s="14" t="s"/>
+      <x:c r="E642" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>545091</x:v>
+        <x:v>608377</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>603773</x:v>
+        <x:v>608697</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I644" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>607852</x:v>
+        <x:v>602796</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
-      <x:c r="E645" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G645" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H645" s="0" t="s">
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>600372</x:v>
+        <x:v>585594</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
-        <x:v>320</x:v>
-[...1 lines deleted...]
-      <x:c r="H646" s="14" t="s"/>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H646" s="14" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="I646" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>608376</x:v>
+        <x:v>607852</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>608377</x:v>
+        <x:v>600372</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
-      <x:c r="E648" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>215</x:v>
-[...1 lines deleted...]
-      <x:c r="H648" s="14" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H648" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="I648" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>608697</x:v>
+        <x:v>606292</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
-      <x:c r="E649" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G649" s="0" t="s">
-        <x:v>263</x:v>
-[...2 lines deleted...]
-        <x:v>264</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>602796</x:v>
+        <x:v>615982</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>602212</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>601075</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>601076</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -40933,81 +40934,81 @@
       <x:c r="S658" s="14" t="n">
         <x:v>609446</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>601038</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -41082,51 +41083,51 @@
       <x:c r="J661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>609763</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -41286,81 +41287,81 @@
       <x:c r="S664" s="14" t="n">
         <x:v>600999</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>603573</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -41437,51 +41438,51 @@
       <x:c r="J667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>609781</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -41702,51 +41703,51 @@
         <x:v>599822</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>413</x:v>
@@ -41760,75 +41761,75 @@
       <x:c r="S672" s="14" t="n">
         <x:v>601557</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>601554</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
@@ -42174,51 +42175,51 @@
         <x:v>598874</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>413</x:v>
@@ -42232,75 +42233,75 @@
       <x:c r="S680" s="14" t="n">
         <x:v>601555</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="E681" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>601556</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">