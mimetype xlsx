--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -362,86 +362,86 @@
   <x:si>
     <x:t>05/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comportementaliste Equin</x:t>
   </x:si>
   <x:si>
     <x:t>Soin cheval</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Auxiliaire de service vétérinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auxiliaire vétérinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Auxiliaire spécialisé vétérinaire</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Toilettage canin</x:t>
   </x:si>
   <x:si>
     <x:t>Chrestian - Centre Canin Azur Toilettage</x:t>
   </x:si>
   <x:si>
     <x:t>06220</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>VALLAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CTM Toiletteur canin, félin et NAC (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
@@ -542,74 +542,74 @@
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Accompagnateur de tourisme équestre</x:t>
   </x:si>
   <x:si>
     <x:t>Les Cavaliers de la Louvière</x:t>
   </x:si>
   <x:si>
     <x:t>CDL</x:t>
   </x:si>
   <x:si>
     <x:t>84410</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Sport équestre</x:t>
   </x:si>
   <x:si>
     <x:t>BEDOIN</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les Sabots de Vénus</x:t>
   </x:si>
   <x:si>
     <x:t>05400</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROCHE-DES-ARNAUDS</x:t>
@@ -707,123 +707,123 @@
   <x:si>
     <x:t>Soigneur animalier</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les Enganes</x:t>
   </x:si>
   <x:si>
     <x:t>13990</x:t>
   </x:si>
   <x:si>
     <x:t>FONTVIEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
-[...2 lines deleted...]
-    <x:t>07/31/2028 00:00:00</x:t>
+    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Géophysique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Thiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ostéopathie animale (animostéo)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Animosteo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOUC-BEL-AIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des métiers de la filière animale - institut Bonaparte</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2027 00:00:00</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Institut Bonaparte</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut de formation d'ostéopathes animaliers - IFOA</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Institut de formation d'ostéopathes animaliers - IFOA</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole maréchal-ferrant</x:t>
   </x:si>
   <x:si>
     <x:t>LEGTA</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre|Centre de formation Professionnelle et de Promotion Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13548</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
@@ -2126,139 +2126,139 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>572606</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>572602</x:v>
+        <x:v>572599</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>572599</x:v>
+        <x:v>572602</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>87</x:v>
@@ -2389,254 +2389,256 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>586101</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="H18" s="14" t="s">
+      <x:c r="H18" s="14" t="s"/>
+      <x:c r="I18" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="I18" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R18" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="R18" s="14" t="s">
+      <x:c r="S18" s="14" t="n">
+        <x:v>560871</x:v>
+      </x:c>
+      <x:c r="T18" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="S18" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="C19" s="3" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="n">
+        <x:v>37982</x:v>
+      </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="I19" s="4" t="s">
-        <x:v>106</x:v>
+      <x:c r="J19" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="Q19" s="4" t="s">
+      <x:c r="R19" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="R19" s="0" t="s">
+      <x:c r="S19" s="0" t="n">
+        <x:v>570234</x:v>
+      </x:c>
+      <x:c r="T19" s="4" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="U19" s="4" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>37982</x:v>
+        <x:v>40358</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="S20" s="14" t="n">
+        <x:v>573915</x:v>
+      </x:c>
+      <x:c r="T20" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="S20" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>590177</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39113</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>117</x:v>
@@ -2653,51 +2655,51 @@
       <x:c r="L22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>553228</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39113</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -2713,51 +2715,51 @@
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>553307</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38485</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
@@ -2772,51 +2774,51 @@
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>587697</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38902</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -2832,51 +2834,51 @@
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>547121</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
@@ -2885,51 +2887,51 @@
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>590180</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38388</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -2945,119 +2947,119 @@
       <x:c r="L27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>21089</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>555706</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>575831</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
@@ -3070,426 +3072,425 @@
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>575913</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>576802</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>563954</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>576800</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>560669</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>36133</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>15479</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>527374</x:v>
+        <x:v>573815</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>40344</x:v>
+        <x:v>36133</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42022</x:v>
+        <x:v>15479</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>573815</x:v>
+        <x:v>527374</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>581478</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -3522,82 +3523,82 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>573808</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>599444</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
@@ -4251,150 +4252,150 @@
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>616880</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>617417</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>598830</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -4847,377 +4848,377 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>635747</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>630264</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="C64" s="15" t="s"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C64" s="15" t="n">
+        <x:v>40580</x:v>
+      </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>214</x:v>
-[...1 lines deleted...]
-      <x:c r="J64" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J64" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>595477</x:v>
+        <x:v>592559</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>607828</x:v>
+        <x:v>636168</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>211</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>118</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>42003</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>635284</x:v>
+        <x:v>634239</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>636168</x:v>
+        <x:v>607828</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>42003</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>634239</x:v>
+        <x:v>595477</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38388</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -5233,135 +5234,135 @@
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>21089</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>605863</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>592948</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>595476</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
@@ -5396,613 +5397,616 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>597090</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>40580</x:v>
+        <x:v>40358</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>592559</x:v>
+        <x:v>635284</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>607826</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>635285</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>39113</x:v>
+        <x:v>38485</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>116</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>42003</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>630456</x:v>
+        <x:v>592887</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>38485</x:v>
+        <x:v>39113</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
+      <x:c r="E77" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>42024</x:v>
+        <x:v>42003</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="Q77" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="Q77" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>592887</x:v>
+        <x:v>630456</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>39113</x:v>
+        <x:v>40358</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>116</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>42003</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>607619</x:v>
+        <x:v>635283</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38388</x:v>
+        <x:v>39113</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
+      <x:c r="E79" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>21089</x:v>
+        <x:v>42003</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>623431</x:v>
+        <x:v>607619</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>211</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>40358</x:v>
+        <x:v>38388</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>219</x:v>
-[...1 lines deleted...]
-      <x:c r="H80" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>21089</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>635283</x:v>
+        <x:v>623431</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>606169</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>632379</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
@@ -6074,97 +6078,97 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>623430</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>630637</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
@@ -6296,154 +6300,154 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>599691</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>632943</x:v>
+        <x:v>632941</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>632941</x:v>
+        <x:v>632943</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
@@ -6811,51 +6815,51 @@
       <x:c r="G98" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>607886</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">